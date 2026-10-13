--- v0 (2026-06-08)
+++ v1 (2026-10-13)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mokykla\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5444156B-42D6-4713-B58D-1D84920881DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D14CB774-F797-40AB-8563-64BB72FF6306}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1905" yWindow="1905" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pirkimai" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pirkimai!$A$4:$S$4</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="196">
   <si>
     <t>PATVIRTINTA</t>
   </si>
   <si>
     <t>Raseinių meno mokykla</t>
   </si>
   <si>
+    <t>direktoriaus įsakymo NR.</t>
+  </si>
+  <si>
     <t>Koreguotas pirkimas</t>
   </si>
   <si>
     <t>Info</t>
   </si>
   <si>
     <t>Dok. nr.</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Pirkimo būdas</t>
   </si>
   <si>
     <t>Pirkimo vykdytojas</t>
   </si>
   <si>
     <t>Suma be PVM</t>
   </si>
   <si>
     <t>Suma su PVM</t>
   </si>
   <si>
     <t>BVPŽ kodas ir pavadinimas</t>
@@ -522,96 +525,132 @@
   <si>
     <t>PL-51/2026</t>
   </si>
   <si>
     <t>Kameros</t>
   </si>
   <si>
     <t>35125300-2 Apsaugos kameros</t>
   </si>
   <si>
     <t>PL-52/2026</t>
   </si>
   <si>
     <t>37300000-1 Muzikos instrumentai ir jų dalys</t>
   </si>
   <si>
     <t>PL-53/2026</t>
   </si>
   <si>
     <t>Keleivių transporto priemonių nuoma</t>
   </si>
   <si>
     <t>60171000-7 Keleivinių automobilių nuoma su vairuotoju</t>
   </si>
   <si>
+    <t>PL-54/2026</t>
+  </si>
+  <si>
+    <t>Duomenų apsugos pareigūno paslaugos</t>
+  </si>
+  <si>
+    <t>72300000-8 Duomenų paslaugos</t>
+  </si>
+  <si>
+    <t>IV</t>
+  </si>
+  <si>
+    <t>Naujas pirkimas</t>
+  </si>
+  <si>
+    <t>PL-55/2026</t>
+  </si>
+  <si>
+    <t>PL-56/2026</t>
+  </si>
+  <si>
+    <t>Kiliminė danga</t>
+  </si>
+  <si>
+    <t>39531000-3 Kilimai</t>
+  </si>
+  <si>
+    <t>PL-57/2026</t>
+  </si>
+  <si>
+    <t>Užuolaidos</t>
+  </si>
+  <si>
+    <t>39515100-6 Užuolaidos</t>
+  </si>
+  <si>
     <t>PL-6/2026</t>
   </si>
   <si>
     <t>60170000-0 Keleivinių transporto priemonių nuoma su vairuotoju</t>
   </si>
   <si>
     <t>PL-7/2026</t>
   </si>
   <si>
     <t>Suvenyrai</t>
   </si>
   <si>
     <t>PL-8/2026</t>
   </si>
   <si>
     <t>Maitinimo paslaugos</t>
   </si>
   <si>
     <t>55300000-3 Restoranų ir maisto tiekimo paslaugos</t>
   </si>
   <si>
     <t>PL-9/2026</t>
   </si>
   <si>
     <t>Maisto prekės</t>
   </si>
   <si>
     <t>15800000-6 Įvairūs maisto produktai</t>
   </si>
   <si>
-    <t>Iš viso: 276776,87</t>
-[...14 lines deleted...]
-    <t>direktoriaus įsakymo NR. V-52</t>
+    <t>Iš viso: 298438,02</t>
+  </si>
+  <si>
+    <t>Iš viso: 360900,00</t>
+  </si>
+  <si>
+    <t>Iš viso: 66016,56</t>
+  </si>
+  <si>
+    <t>Iš viso: 76587,70</t>
+  </si>
+  <si>
+    <t>Iš viso: 46125,60</t>
+  </si>
+  <si>
+    <t>V-74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -939,3240 +978,3483 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S57"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O3" sqref="O3"/>
+      <selection pane="bottomLeft" activeCell="T12" sqref="T12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="14.28515625" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
-    <col min="7" max="12" width="7.140625" customWidth="1"/>
+    <col min="7" max="7" width="7.140625" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" customWidth="1"/>
+    <col min="9" max="12" width="7.140625" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
-    <col min="14" max="18" width="7.140625" customWidth="1"/>
+    <col min="14" max="16" width="7.140625" customWidth="1"/>
+    <col min="17" max="17" width="8" customWidth="1"/>
+    <col min="18" max="18" width="7.140625" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O3" t="s">
-        <v>182</v>
+        <v>2</v>
+      </c>
+      <c r="R3" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5">
         <v>57851.24</v>
       </c>
       <c r="H5">
         <v>70000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O5">
         <v>37</v>
       </c>
       <c r="P5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6">
         <v>413.22</v>
       </c>
       <c r="H6">
         <v>500</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O6">
         <v>12</v>
       </c>
       <c r="P6">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="Q6">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="R6">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="S6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7">
         <v>826.45</v>
       </c>
       <c r="H7">
         <v>1000</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O7">
         <v>12</v>
       </c>
       <c r="P7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G8">
         <v>165.29</v>
       </c>
       <c r="H8">
         <v>200</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
       <c r="P8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G9">
         <v>4132.2299999999996</v>
       </c>
       <c r="H9">
         <v>5000</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O9">
         <v>12</v>
       </c>
       <c r="P9">
-        <v>1317.77</v>
+        <v>3975.11</v>
       </c>
       <c r="Q9">
-        <v>1594.5</v>
+        <v>4809.8900000000003</v>
       </c>
       <c r="R9">
-        <v>1593.29</v>
+        <v>4578.68</v>
       </c>
       <c r="S9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G10">
         <v>2892.56</v>
       </c>
       <c r="H10">
         <v>3500</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O10">
         <v>12</v>
       </c>
       <c r="P10">
-        <v>541.11</v>
+        <v>746.78</v>
       </c>
       <c r="Q10">
-        <v>620.25</v>
+        <v>851.95</v>
       </c>
       <c r="R10">
-        <v>200.25</v>
+        <v>238.25</v>
       </c>
       <c r="S10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G11">
         <v>2892.56</v>
       </c>
       <c r="H11">
         <v>3500</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O11">
         <v>12</v>
       </c>
       <c r="P11">
-        <v>841.97</v>
+        <v>997.97</v>
       </c>
       <c r="Q11">
-        <v>868</v>
+        <v>1024</v>
       </c>
       <c r="R11">
         <v>718</v>
       </c>
       <c r="S11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G12">
         <v>2479.34</v>
       </c>
       <c r="H12">
         <v>3000</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O12">
         <v>12</v>
       </c>
       <c r="P12">
-        <v>1568.93</v>
+        <v>2120.35</v>
       </c>
       <c r="Q12">
-        <v>1898.4</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2565.62</v>
+      </c>
+      <c r="R12">
+        <v>667.22</v>
       </c>
       <c r="S12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G13">
         <v>826.45</v>
       </c>
       <c r="H13">
         <v>1000</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O13">
         <v>12</v>
       </c>
       <c r="P13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G14">
         <v>8264.4599999999991</v>
       </c>
       <c r="H14">
         <v>10000</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O14">
         <v>12</v>
       </c>
       <c r="P14">
-        <v>613.61</v>
+        <v>1016.62</v>
       </c>
       <c r="Q14">
-        <v>742.46</v>
+        <v>1230.0999999999999</v>
       </c>
       <c r="R14">
-        <v>211.08</v>
+        <v>367.82</v>
       </c>
       <c r="S14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G15">
         <v>826.45</v>
       </c>
       <c r="H15">
         <v>1000</v>
       </c>
       <c r="I15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O15">
         <v>12</v>
       </c>
       <c r="P15">
-        <v>262.43</v>
+        <v>324.73</v>
       </c>
       <c r="Q15">
-        <v>295.49</v>
+        <v>370.87</v>
       </c>
       <c r="R15">
         <v>190.49</v>
       </c>
       <c r="S15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G16">
         <v>2479.34</v>
       </c>
       <c r="H16">
         <v>3000</v>
       </c>
       <c r="I16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O16">
         <v>37</v>
       </c>
       <c r="P16">
         <v>2479.34</v>
       </c>
       <c r="Q16">
         <v>3000</v>
       </c>
       <c r="R16">
         <v>193.06</v>
       </c>
       <c r="S16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G17">
         <v>1652.89</v>
       </c>
       <c r="H17">
         <v>2000</v>
       </c>
       <c r="I17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O17">
         <v>12</v>
       </c>
       <c r="P17">
         <v>50.24</v>
       </c>
       <c r="Q17">
         <v>60.79</v>
       </c>
       <c r="R17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G18">
         <v>826.45</v>
       </c>
       <c r="H18">
         <v>1000</v>
       </c>
       <c r="I18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O18">
         <v>12</v>
       </c>
       <c r="P18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G19">
         <v>3719.01</v>
       </c>
       <c r="H19">
         <v>4500</v>
       </c>
       <c r="I19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O19">
         <v>12</v>
       </c>
       <c r="P19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G20">
         <v>2479.34</v>
       </c>
       <c r="H20">
         <v>3000</v>
       </c>
       <c r="I20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O20">
         <v>12</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="P20">
+        <v>33.06</v>
+      </c>
+      <c r="Q20">
+        <v>40</v>
       </c>
       <c r="R20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G21">
         <v>826.45</v>
       </c>
       <c r="H21">
         <v>1000</v>
       </c>
       <c r="I21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O21">
         <v>12</v>
       </c>
       <c r="P21">
         <v>13.14</v>
       </c>
       <c r="Q21">
         <v>15.9</v>
       </c>
       <c r="R21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G22">
         <v>11983.47</v>
       </c>
       <c r="H22">
         <v>14500</v>
       </c>
       <c r="I22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O22">
         <v>12</v>
       </c>
       <c r="P22">
-        <v>1650.17</v>
+        <v>3360.91</v>
       </c>
       <c r="Q22">
-        <v>1996.71</v>
+        <v>4066.71</v>
       </c>
       <c r="R22">
-        <v>1996.71</v>
+        <v>4066.71</v>
       </c>
       <c r="S22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G23">
         <v>4132.2299999999996</v>
       </c>
       <c r="H23">
         <v>5000</v>
       </c>
       <c r="I23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O23">
         <v>12</v>
       </c>
       <c r="P23">
         <v>102.14</v>
       </c>
       <c r="Q23">
         <v>123.59</v>
       </c>
       <c r="R23">
         <v>123.59</v>
       </c>
       <c r="S23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G24">
         <v>1239.67</v>
       </c>
       <c r="H24">
         <v>1500</v>
       </c>
       <c r="I24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O24">
         <v>24</v>
       </c>
       <c r="P24">
-        <v>696</v>
+        <v>731</v>
       </c>
       <c r="Q24">
-        <v>696</v>
+        <v>731</v>
       </c>
       <c r="R24">
         <v>19.510000000000002</v>
       </c>
       <c r="S24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E25" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G25">
         <v>3305.79</v>
       </c>
       <c r="H25">
         <v>4000</v>
       </c>
       <c r="I25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O25">
         <v>12</v>
       </c>
       <c r="P25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G26">
         <v>8264.4599999999991</v>
       </c>
       <c r="H26">
         <v>10000</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O26">
         <v>12</v>
       </c>
       <c r="P26">
-        <v>2992.56</v>
+        <v>3312.56</v>
       </c>
       <c r="Q26">
+        <v>3941</v>
+      </c>
+      <c r="R26">
         <v>3621</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G27">
         <v>5785.12</v>
       </c>
       <c r="H27">
         <v>7000</v>
       </c>
       <c r="I27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O27">
         <v>12</v>
       </c>
       <c r="P27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G28">
         <v>5785.12</v>
       </c>
       <c r="H28">
         <v>7000</v>
       </c>
       <c r="I28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K28" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O28">
         <v>12</v>
       </c>
       <c r="P28">
-        <v>3046.75</v>
+        <v>4164.91</v>
       </c>
       <c r="Q28">
-        <v>3686.57</v>
+        <v>5039.54</v>
       </c>
       <c r="R28">
-        <v>577.9</v>
+        <v>4638.91</v>
       </c>
       <c r="S28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G29">
         <v>12314.05</v>
       </c>
       <c r="H29">
         <v>14900</v>
       </c>
       <c r="I29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O29">
         <v>12</v>
       </c>
       <c r="P29">
         <v>1485</v>
       </c>
       <c r="Q29">
         <v>1796.85</v>
       </c>
       <c r="R29">
         <v>1796.85</v>
       </c>
       <c r="S29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E30" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G30">
         <v>12314.05</v>
       </c>
       <c r="H30">
         <v>14900</v>
       </c>
       <c r="I30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O30">
         <v>12</v>
       </c>
       <c r="P30">
         <v>805.89</v>
       </c>
       <c r="Q30">
         <v>975.12</v>
       </c>
       <c r="R30">
         <v>720.02</v>
       </c>
       <c r="S30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B31" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E31" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G31">
         <v>7438.02</v>
       </c>
       <c r="H31">
         <v>9000</v>
       </c>
       <c r="I31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O31">
         <v>12</v>
       </c>
       <c r="P31">
-        <v>3389.06</v>
+        <v>3833.09</v>
       </c>
       <c r="Q31">
-        <v>4100.7700000000004</v>
+        <v>4638.05</v>
       </c>
       <c r="R31">
         <v>357.25</v>
       </c>
       <c r="S31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B32" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E32" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G32">
         <v>3719.01</v>
       </c>
       <c r="H32">
         <v>4500</v>
       </c>
       <c r="I32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O32">
         <v>24</v>
       </c>
       <c r="P32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E33" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G33">
         <v>3305.79</v>
       </c>
       <c r="H33">
         <v>4000</v>
       </c>
       <c r="I33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O33">
         <v>24</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="P33">
+        <v>900</v>
+      </c>
+      <c r="Q33">
+        <v>1089</v>
       </c>
       <c r="R33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G34">
         <v>1404.96</v>
       </c>
       <c r="H34">
         <v>1700</v>
       </c>
       <c r="I34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O34">
         <v>12</v>
       </c>
       <c r="P34">
         <v>621.12</v>
       </c>
       <c r="Q34">
         <v>751.56</v>
       </c>
       <c r="R34">
         <v>171.56</v>
       </c>
       <c r="S34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B35" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E35" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F35" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G35">
         <v>3719.01</v>
       </c>
       <c r="H35">
         <v>4500</v>
       </c>
       <c r="I35" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O35">
         <v>12</v>
       </c>
       <c r="P35">
         <v>271.66000000000003</v>
       </c>
       <c r="Q35">
         <v>328.71</v>
       </c>
       <c r="R35">
         <v>328.71</v>
       </c>
       <c r="S35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C36" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" t="s">
         <v>118</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G36">
         <v>1652.89</v>
       </c>
       <c r="H36">
         <v>2000</v>
       </c>
       <c r="I36" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K36" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O36">
         <v>12</v>
       </c>
       <c r="P36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E37" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G37">
         <v>1239.67</v>
       </c>
       <c r="H37">
         <v>1500</v>
       </c>
       <c r="I37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K37" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O37">
         <v>12</v>
       </c>
       <c r="P37">
-        <v>218.18</v>
+        <v>284.29000000000002</v>
       </c>
       <c r="Q37">
-        <v>264</v>
+        <v>344</v>
       </c>
       <c r="R37">
-        <v>158.99</v>
+        <v>208.99</v>
       </c>
       <c r="S37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F38" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G38">
         <v>12314.05</v>
       </c>
       <c r="H38">
         <v>14900</v>
       </c>
       <c r="I38" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K38" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O38">
         <v>12</v>
       </c>
       <c r="P38">
         <v>10798.34</v>
       </c>
       <c r="Q38">
         <v>13066</v>
       </c>
       <c r="R38">
         <v>566</v>
       </c>
       <c r="S38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F39" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G39">
         <v>5785.12</v>
       </c>
       <c r="H39">
         <v>7000</v>
       </c>
       <c r="I39" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O39">
         <v>12</v>
       </c>
       <c r="P39">
-        <v>1115.43</v>
+        <v>3274.14</v>
       </c>
       <c r="Q39">
-        <v>1311.87</v>
+        <v>3721.19</v>
       </c>
       <c r="R39">
-        <v>1311.87</v>
+        <v>2277.19</v>
       </c>
       <c r="S39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B40" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D40" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G40">
         <v>4545.45</v>
       </c>
       <c r="H40">
         <v>5500</v>
       </c>
       <c r="I40" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K40" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O40">
         <v>12</v>
       </c>
       <c r="P40">
-        <v>123.97</v>
+        <v>210.75</v>
       </c>
       <c r="Q40">
-        <v>150</v>
+        <v>255</v>
       </c>
       <c r="R40">
-        <v>150</v>
+        <v>254.99</v>
       </c>
       <c r="S40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B41" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C41" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E41" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G41">
         <v>8264.4599999999991</v>
       </c>
       <c r="H41">
         <v>10000</v>
       </c>
       <c r="I41" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K41" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O41">
         <v>12</v>
       </c>
       <c r="P41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B42" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G42">
         <v>3553.72</v>
       </c>
       <c r="H42">
         <v>4300</v>
       </c>
       <c r="I42" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K42" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O42">
         <v>12</v>
       </c>
       <c r="P42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S42" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B43" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G43">
         <v>1239.67</v>
       </c>
       <c r="H43">
         <v>1500</v>
       </c>
       <c r="I43" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K43" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N43" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O43">
         <v>12</v>
       </c>
       <c r="P43">
         <v>202.46</v>
       </c>
       <c r="Q43">
         <v>244.98</v>
       </c>
       <c r="R43">
         <v>244.98</v>
       </c>
       <c r="S43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B44" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D44" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G44">
         <v>2066.12</v>
       </c>
       <c r="H44">
         <v>2500</v>
       </c>
       <c r="I44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N44" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O44">
         <v>6</v>
       </c>
       <c r="P44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B45" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C45" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D45" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E45" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G45">
         <v>1487.6</v>
       </c>
       <c r="H45">
         <v>1800</v>
       </c>
       <c r="I45" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K45" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O45">
         <v>12</v>
       </c>
       <c r="P45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B46" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C46" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D46" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E46" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F46" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G46">
         <v>4132.2299999999996</v>
       </c>
       <c r="H46">
         <v>5000</v>
       </c>
       <c r="I46" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J46" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K46" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L46" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M46" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N46" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O46">
         <v>12</v>
       </c>
       <c r="P46">
         <v>1327.69</v>
       </c>
       <c r="Q46">
         <v>1352.41</v>
       </c>
       <c r="R46">
         <v>142.41</v>
       </c>
       <c r="S46" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D47" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E47" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F47" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G47">
         <v>3305.79</v>
       </c>
       <c r="H47">
         <v>4000</v>
       </c>
       <c r="I47" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J47" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K47" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L47" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M47" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N47" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O47">
         <v>12</v>
       </c>
       <c r="P47">
         <v>2650</v>
       </c>
       <c r="Q47">
         <v>3206.5</v>
       </c>
       <c r="R47">
         <v>3206.5</v>
       </c>
       <c r="S47" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G48">
         <v>826.45</v>
       </c>
       <c r="H48">
         <v>1000</v>
       </c>
       <c r="I48" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J48" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K48" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L48" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M48" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N48" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O48">
         <v>12</v>
       </c>
       <c r="P48">
-        <v>218.5</v>
+        <v>287.89</v>
       </c>
       <c r="Q48">
-        <v>218.5</v>
+        <v>302.45999999999998</v>
       </c>
       <c r="R48">
         <v>218.5</v>
       </c>
       <c r="S48" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B49" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D49" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E49" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G49">
         <v>5785.12</v>
       </c>
       <c r="H49">
         <v>7000</v>
       </c>
       <c r="I49" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K49" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N49" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O49">
         <v>12</v>
       </c>
       <c r="P49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S49" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B50" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D50" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E50" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G50">
         <v>7438.02</v>
       </c>
       <c r="H50">
         <v>9000</v>
       </c>
       <c r="I50" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K50" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N50" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O50">
         <v>12</v>
       </c>
       <c r="P50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S50" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B51" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C51" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E51" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G51">
         <v>12314.05</v>
       </c>
       <c r="H51">
         <v>14900</v>
       </c>
       <c r="I51" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J51" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L51" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M51" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N51" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O51">
         <v>9</v>
       </c>
       <c r="P51">
-        <v>4500</v>
+        <v>4565.21</v>
       </c>
       <c r="Q51">
-        <v>4500</v>
+        <v>4578.8999999999996</v>
       </c>
       <c r="R51">
         <v>4500</v>
       </c>
       <c r="S51" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C52" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D52" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E52" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F52" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G52">
         <v>6611.57</v>
       </c>
       <c r="H52">
         <v>8000</v>
       </c>
       <c r="I52" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J52" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K52" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L52" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M52" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O52">
         <v>7</v>
       </c>
-      <c r="P52" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P52">
+        <v>944.92</v>
+      </c>
+      <c r="Q52">
+        <v>1143.3499999999999</v>
+      </c>
+      <c r="R52">
+        <v>1143.3499999999999</v>
       </c>
       <c r="S52" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B53" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="C53" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F53" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G53">
-        <v>8264.4599999999991</v>
+        <v>1000</v>
       </c>
       <c r="H53">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="I53" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K53" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N53" t="s">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="O53">
         <v>12</v>
       </c>
-      <c r="P53">
-[...6 lines deleted...]
-        <v>2674.43</v>
+      <c r="P53" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>29</v>
+      </c>
+      <c r="R53" t="s">
+        <v>29</v>
       </c>
       <c r="S53" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B54" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="C54" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="E54" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F54" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G54">
-        <v>1652.89</v>
+        <v>14876.03</v>
       </c>
       <c r="H54">
-        <v>2000</v>
+        <v>18000</v>
       </c>
       <c r="I54" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="J54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K54" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="L54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N54" t="s">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="O54">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="P54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S54" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="C55" t="s">
+        <v>174</v>
+      </c>
+      <c r="D55" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55">
+        <v>4132.2299999999996</v>
+      </c>
+      <c r="H55">
+        <v>5000</v>
+      </c>
+      <c r="I55" t="s">
+        <v>176</v>
+      </c>
+      <c r="J55" t="s">
+        <v>29</v>
+      </c>
+      <c r="K55" t="s">
+        <v>30</v>
+      </c>
+      <c r="L55" t="s">
+        <v>29</v>
+      </c>
+      <c r="M55" t="s">
+        <v>29</v>
+      </c>
+      <c r="N55" t="s">
         <v>171</v>
       </c>
-      <c r="D55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O55">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>1492.73</v>
+        <v>3</v>
+      </c>
+      <c r="P55" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>29</v>
+      </c>
+      <c r="R55" t="s">
+        <v>29</v>
       </c>
       <c r="S55" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="C56" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D56" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E56" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F56" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G56">
+        <v>1652.89</v>
+      </c>
+      <c r="H56">
+        <v>2000</v>
+      </c>
+      <c r="I56" t="s">
+        <v>179</v>
+      </c>
+      <c r="J56" t="s">
+        <v>29</v>
+      </c>
+      <c r="K56" t="s">
+        <v>30</v>
+      </c>
+      <c r="L56" t="s">
+        <v>29</v>
+      </c>
+      <c r="M56" t="s">
+        <v>29</v>
+      </c>
+      <c r="N56" t="s">
+        <v>171</v>
+      </c>
+      <c r="O56">
+        <v>3</v>
+      </c>
+      <c r="P56" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>29</v>
+      </c>
+      <c r="R56" t="s">
+        <v>29</v>
+      </c>
+      <c r="S56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" t="s">
+        <v>33</v>
+      </c>
+      <c r="C57" t="s">
+        <v>180</v>
+      </c>
+      <c r="D57" t="s">
+        <v>166</v>
+      </c>
+      <c r="E57" t="s">
+        <v>26</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57">
+        <v>8264.4599999999991</v>
+      </c>
+      <c r="H57">
+        <v>10000</v>
+      </c>
+      <c r="I57" t="s">
+        <v>181</v>
+      </c>
+      <c r="J57" t="s">
+        <v>29</v>
+      </c>
+      <c r="K57" t="s">
+        <v>37</v>
+      </c>
+      <c r="L57" t="s">
+        <v>29</v>
+      </c>
+      <c r="M57" t="s">
+        <v>29</v>
+      </c>
+      <c r="N57" t="s">
+        <v>38</v>
+      </c>
+      <c r="O57">
+        <v>12</v>
+      </c>
+      <c r="P57">
+        <v>7037.6</v>
+      </c>
+      <c r="Q57">
+        <v>7249.6</v>
+      </c>
+      <c r="R57">
+        <v>6922</v>
+      </c>
+      <c r="S57" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>22</v>
+      </c>
+      <c r="B58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C58" t="s">
+        <v>182</v>
+      </c>
+      <c r="D58" t="s">
+        <v>183</v>
+      </c>
+      <c r="E58" t="s">
+        <v>26</v>
+      </c>
+      <c r="F58" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58">
+        <v>1652.89</v>
+      </c>
+      <c r="H58">
+        <v>2000</v>
+      </c>
+      <c r="I58" t="s">
+        <v>146</v>
+      </c>
+      <c r="J58" t="s">
+        <v>29</v>
+      </c>
+      <c r="K58" t="s">
+        <v>30</v>
+      </c>
+      <c r="L58" t="s">
+        <v>29</v>
+      </c>
+      <c r="M58" t="s">
+        <v>29</v>
+      </c>
+      <c r="N58" t="s">
+        <v>38</v>
+      </c>
+      <c r="O58">
+        <v>12</v>
+      </c>
+      <c r="P58" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>29</v>
+      </c>
+      <c r="R58" t="s">
+        <v>29</v>
+      </c>
+      <c r="S58" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>22</v>
+      </c>
+      <c r="B59" t="s">
+        <v>33</v>
+      </c>
+      <c r="C59" t="s">
+        <v>184</v>
+      </c>
+      <c r="D59" t="s">
+        <v>185</v>
+      </c>
+      <c r="E59" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G59">
+        <v>3719.01</v>
+      </c>
+      <c r="H59">
+        <v>4500</v>
+      </c>
+      <c r="I59" t="s">
+        <v>186</v>
+      </c>
+      <c r="J59" t="s">
+        <v>29</v>
+      </c>
+      <c r="K59" t="s">
+        <v>37</v>
+      </c>
+      <c r="L59" t="s">
+        <v>29</v>
+      </c>
+      <c r="M59" t="s">
+        <v>29</v>
+      </c>
+      <c r="N59" t="s">
+        <v>38</v>
+      </c>
+      <c r="O59">
+        <v>12</v>
+      </c>
+      <c r="P59">
+        <v>2212.7800000000002</v>
+      </c>
+      <c r="Q59">
+        <v>2677.47</v>
+      </c>
+      <c r="R59">
+        <v>2677.47</v>
+      </c>
+      <c r="S59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" t="s">
+        <v>33</v>
+      </c>
+      <c r="C60" t="s">
+        <v>187</v>
+      </c>
+      <c r="D60" t="s">
+        <v>188</v>
+      </c>
+      <c r="E60" t="s">
+        <v>26</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60">
         <v>2314.0500000000002</v>
       </c>
-      <c r="H56">
+      <c r="H60">
         <v>2800</v>
       </c>
-      <c r="I56" t="s">
-[...17 lines deleted...]
-      <c r="O56">
+      <c r="I60" t="s">
+        <v>189</v>
+      </c>
+      <c r="J60" t="s">
+        <v>29</v>
+      </c>
+      <c r="K60" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" t="s">
+        <v>29</v>
+      </c>
+      <c r="M60" t="s">
+        <v>29</v>
+      </c>
+      <c r="N60" t="s">
+        <v>38</v>
+      </c>
+      <c r="O60">
         <v>12</v>
       </c>
-      <c r="P56">
-[...41 lines deleted...]
-      <c r="S57" s="2"/>
+      <c r="P60">
+        <v>574.87</v>
+      </c>
+      <c r="Q60">
+        <v>695.59</v>
+      </c>
+      <c r="R60">
+        <v>665.59</v>
+      </c>
+      <c r="S60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q61" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="R61" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="S61" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:S4" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pirkimai</vt:lpstr>