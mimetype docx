--- v0 (2026-05-31)
+++ v1 (2026-07-12)
@@ -1,1711 +1,2066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="11D70C7F" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00E07EB0" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+    <w:p w14:paraId="11D70C7F" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk227671796"/>
-      <w:r w:rsidRPr="00E07EB0">
+      <w:r w:rsidRPr="00AA1BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Raseinių meno mokykla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200324AD" w14:textId="53B2BA26" w:rsidR="00872FD0" w:rsidRPr="00E07EB0" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+    <w:p w14:paraId="200324AD" w14:textId="53B2BA26" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07EB0">
+      <w:r w:rsidRPr="00AA1BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002167F8" w:rsidRPr="00E07EB0">
+      <w:r w:rsidR="002167F8" w:rsidRPr="00AA1BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E07EB0">
+      <w:r w:rsidRPr="00AA1BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. įsigyti vadovėliai</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="14170" w:type="dxa"/>
+        <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="1275"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004849FC" w:rsidRPr="00F64549" w14:paraId="252D9B81" w14:textId="77777777" w:rsidTr="002679FE">
-[...2 lines deleted...]
-            <w:tcW w:w="562" w:type="dxa"/>
+      <w:tr w:rsidR="002167F8" w:rsidRPr="00AA1BC5" w14:paraId="252D9B81" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="550DD49D" w14:textId="4B7B19D9" w:rsidR="004849FC" w:rsidRPr="002679FE" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...20 lines deleted...]
-            <w:r w:rsidR="002679FE" w:rsidRPr="002679FE">
+          <w:p w14:paraId="550DD49D" w14:textId="5FF94AC2" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="002679FE">
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t>Vadovėlio pavadinimas, klasė</w:t>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA26208" w14:textId="694D0074" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vadovėlio pavadinimas</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1DD9" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06977BF7" w14:textId="7BDFF93D" w:rsidR="004849FC" w:rsidRPr="002679FE" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002679FE">
+          <w:p w14:paraId="06977BF7" w14:textId="7BDFF93D" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vadovėlio autorius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B68E6" w14:textId="55446DA3" w:rsidR="004849FC" w:rsidRPr="002679FE" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002679FE">
+          <w:p w14:paraId="7C7B68E6" w14:textId="55446DA3" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leidimo metai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1ADC40" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leidykla</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25744C46" w14:textId="48E70C3F" w:rsidR="00E0559C" w:rsidRPr="00AA1BC5" w:rsidRDefault="00E0559C" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tiekėjas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799ED1B3" w14:textId="69F9E97F" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mat</w:t>
+            </w:r>
+            <w:r w:rsidR="002167F8" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002167F8" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDFA9AD" w14:textId="771CA14A" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kiekis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1ADC40" w14:textId="77777777" w:rsidR="004849FC" w:rsidRPr="002679FE" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...113 lines deleted...]
-            <w:r w:rsidRPr="002679FE">
+          <w:p w14:paraId="0B7D3030" w14:textId="30E855F0" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mok</w:t>
             </w:r>
-            <w:r w:rsidR="007E1AFF">
-[...17 lines deleted...]
-              <w:t>suma (Eur)</w:t>
+            <w:r w:rsidR="0098572A" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suma (Eur)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE48D9" w14:textId="43803CE7" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="0098572A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Finan</w:t>
+            </w:r>
+            <w:r w:rsidR="0098572A" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1DD9" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šaltinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004849FC" w:rsidRPr="00F64549" w14:paraId="2B9446E0" w14:textId="77777777" w:rsidTr="002679FE">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00F64549">
+      <w:tr w:rsidR="002167F8" w:rsidRPr="00AA1BC5" w14:paraId="2B9446E0" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B36234" w14:textId="5E3A32F4" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="002167F8" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F64549">
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB4387" w14:textId="1985EDD0" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="002167F8" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solfedžio vadovėlis 3kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45EA5554" w14:textId="48B0E0FA" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00F64549">
+          <w:p w14:paraId="45EA5554" w14:textId="48B0E0FA" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="002167F8" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0559C" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ndra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scerinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D855B3" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5C9A3C" w14:textId="5BB71530" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00E0559C" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fizinis asmuo Indra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scerinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9599FA" w14:textId="3FA93CB5" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00E0559C" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58411623" w14:textId="3C6EAFD4" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="002167F8" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FB228B" w14:textId="675924B7" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00E0559C" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>575.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64690290" w14:textId="757141FD" w:rsidR="00872FD0" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės</w:t>
+            </w:r>
+            <w:r w:rsidR="0030296D" w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lėšos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="29F90147" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="726FBCD0" w14:textId="5FE9763F" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AB75AB" w14:textId="22136870" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solfedžio vadovėlis 4kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CDEF93" w14:textId="5930F886" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Indra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F64549">
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Scerinienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D855B3" w14:textId="2D843907" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t>2024</w:t>
+          <w:p w14:paraId="2E6C94B3" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169156A5" w14:textId="7CA3BCB5" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fizinis asmuo Indra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scerinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5B395" w14:textId="5CA048A0" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vnt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B74B73" w14:textId="53F19BBD" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5C9A3C" w14:textId="5BB71530" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00F64549">
+          <w:p w14:paraId="53D638F8" w14:textId="457455F6" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>525.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5452CA" w14:textId="14ED91F8" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės lėšos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="346E4937" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B2B7DD" w14:textId="2B7E7A22" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73448687" w14:textId="542B96E9" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solfedžio vadovėlis 1kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E9E2CE" w14:textId="04EC31B5" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aušra Jakimavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AEB2C1" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C7F9D" w14:textId="308B5E05" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizinis asmuo Indra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F64549">
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Scerinienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00F64549">
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C887A48" w14:textId="0F1EFC88" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vnt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...39 lines deleted...]
-              <w:t>575.00</w:t>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC80A99" w14:textId="05E94AB5" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674B85BE" w14:textId="0723FE46" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5756B518" w14:textId="790593A2" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės lėšos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004849FC" w:rsidRPr="00F64549" w14:paraId="29F90147" w14:textId="77777777" w:rsidTr="002679FE">
-[...42 lines deleted...]
-              <w:t>Solfedžio vadovėlis 4kl.</w:t>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="163F48AC" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FB8140" w14:textId="260A674E" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9A258E" w14:textId="4148F80E" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solfedžio vadovėlis 2kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CDEF93" w14:textId="5930F886" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Indra </w:t>
+          <w:p w14:paraId="609F7FFE" w14:textId="55522169" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aušra Jakimavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FE1115" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE23C5A" w14:textId="3500E390" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fizinis asmuo Indra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F64549">
+            <w:r w:rsidRPr="00AA1BC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Scerinienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6C94B3" w14:textId="3D9E86A7" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t>2024</w:t>
+          <w:p w14:paraId="04322DDA" w14:textId="79F15B7F" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1415C011" w14:textId="75EBFE47" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="169156A5" w14:textId="7CA3BCB5" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Fizinis asmuo Indra </w:t>
+          <w:p w14:paraId="217604AD" w14:textId="1176A3AF" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>375.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479E12AD" w14:textId="65FDA50F" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės lėšos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="764F8F1B" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D3AF73" w14:textId="3660C058" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FE94C3" w14:textId="752AF339" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solfedžio 1-7 kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9DC958" w14:textId="697C7255" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rimtautas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F64549">
-[...5 lines deleted...]
-              <w:t>Scerinienė</w:t>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kašponis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C41F9E7" w14:textId="1738DC7D" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1CF0F4" w14:textId="71E4589B" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UAB </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F64549">
-[...5 lines deleted...]
-              <w:t>vnt</w:t>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lectio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...43 lines deleted...]
-              <w:t>525.00</w:t>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>divina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035498FC" w14:textId="3CC0F7D0" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7DB4F1" w14:textId="729E84A7" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749360A2" w14:textId="01FA589E" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>227. 78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EF2AF3" w14:textId="4EB2305A" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės lėšos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004849FC" w:rsidRPr="00F64549" w14:paraId="346E4937" w14:textId="77777777" w:rsidTr="002679FE">
-[...42 lines deleted...]
-              <w:t>Solfedžio vadovėlis 1kl.</w:t>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="042B4B7A" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6531EF0D" w14:textId="63B9B73E" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ACA375" w14:textId="574177E9" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Į muzikos šalį. Solfedžio vadovėlis 1 kl.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E9E2CE" w14:textId="04EC31B5" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4507A242" w14:textId="17105253" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vida </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Umbrasienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75AEB2C1" w14:textId="28E8C80D" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t>2017</w:t>
+          <w:p w14:paraId="50E8A740" w14:textId="116871C2" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086523F6" w14:textId="1F941817" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos muzikos ir teatro akademija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B214273" w14:textId="6F7BE1F2" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FF0474" w14:textId="7E980575" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0C7F9D" w14:textId="308B5E05" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...93 lines deleted...]
-              <w:t>300.00</w:t>
+          <w:p w14:paraId="135AA558" w14:textId="115226B6" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1785D439" w14:textId="24F5C8DC" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00AA1BC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės lėšos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004849FC" w:rsidRPr="00F64549" w14:paraId="163F48AC" w14:textId="77777777" w:rsidTr="002679FE">
-[...43 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w14:paraId="2ACCD84D" w14:textId="77777777" w:rsidTr="00AA1BC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A94AD4B" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C8CEAC" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="609F7FFE" w14:textId="55522169" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26AD4758" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FE1115" w14:textId="5E0A4C0D" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...14 lines deleted...]
-              <w:t>2021</w:t>
+          <w:p w14:paraId="6096D0E9" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D96199" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7281F415" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7DD119" w14:textId="01367171" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE23C5A" w14:textId="3500E390" w:rsidR="004849FC" w:rsidRPr="00F64549" w:rsidRDefault="004849FC" w:rsidP="00872FD0">
-[...578 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3BCB9582" w14:textId="0ACC9398" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2122.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C336596" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00AA1BC5" w:rsidRDefault="00AA1BC5" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0979E34A" w14:textId="774EAB00" w:rsidR="003741D6" w:rsidRDefault="003741D6" w:rsidP="00872FD0">
+    <w:p w14:paraId="0979E34A" w14:textId="774EAB00" w:rsidR="003741D6" w:rsidRPr="00AA1BC5" w:rsidRDefault="003741D6" w:rsidP="00872FD0">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003741D6" w:rsidSect="002167F8">
+    <w:sectPr w:rsidR="003741D6" w:rsidRPr="00AA1BC5" w:rsidSect="002167F8">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1715,98 +2070,89 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00872FD0"/>
     <w:rsid w:val="00015AB4"/>
-    <w:rsid w:val="00080951"/>
-    <w:rsid w:val="000913FA"/>
     <w:rsid w:val="000A1DD9"/>
-    <w:rsid w:val="000B5FDD"/>
     <w:rsid w:val="000D03A1"/>
     <w:rsid w:val="00176488"/>
     <w:rsid w:val="00184187"/>
     <w:rsid w:val="0018570A"/>
     <w:rsid w:val="0018675E"/>
     <w:rsid w:val="00211550"/>
     <w:rsid w:val="002167F8"/>
-    <w:rsid w:val="002679FE"/>
+    <w:rsid w:val="002823DF"/>
     <w:rsid w:val="0030296D"/>
     <w:rsid w:val="00361564"/>
     <w:rsid w:val="003741D6"/>
     <w:rsid w:val="003A2EDF"/>
     <w:rsid w:val="00443079"/>
-    <w:rsid w:val="004849FC"/>
     <w:rsid w:val="00496BBB"/>
     <w:rsid w:val="00523881"/>
     <w:rsid w:val="00534EF8"/>
     <w:rsid w:val="00577CE2"/>
     <w:rsid w:val="005B1165"/>
     <w:rsid w:val="006B740C"/>
     <w:rsid w:val="007646EA"/>
     <w:rsid w:val="00766D49"/>
-    <w:rsid w:val="007E1AFF"/>
     <w:rsid w:val="00872FD0"/>
     <w:rsid w:val="008C1762"/>
     <w:rsid w:val="009557AE"/>
     <w:rsid w:val="0098572A"/>
     <w:rsid w:val="0098788B"/>
     <w:rsid w:val="00A22E41"/>
     <w:rsid w:val="00A9255A"/>
+    <w:rsid w:val="00AA1BC5"/>
     <w:rsid w:val="00AE3246"/>
     <w:rsid w:val="00B15C37"/>
     <w:rsid w:val="00B51158"/>
     <w:rsid w:val="00BB10E4"/>
-    <w:rsid w:val="00BC41DC"/>
     <w:rsid w:val="00D43025"/>
-    <w:rsid w:val="00D96169"/>
     <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DE73EA"/>
     <w:rsid w:val="00E0559C"/>
-    <w:rsid w:val="00E07EB0"/>
     <w:rsid w:val="00EC4CE3"/>
-    <w:rsid w:val="00F64549"/>
-    <w:rsid w:val="00F80459"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0456B65F"/>
@@ -2520,69 +2866,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>609</Words>
-  <Characters>348</Characters>
+  <Words>573</Words>
+  <Characters>328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>956</CharactersWithSpaces>
+  <CharactersWithSpaces>900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dokumentai</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>