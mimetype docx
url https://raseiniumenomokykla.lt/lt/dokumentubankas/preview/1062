--- v1 (2026-07-12)
+++ v2 (2026-10-10)
@@ -1,693 +1,968 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...587 lines deleted...]
-    <w:p w14:paraId="41D917C6" w14:textId="77777777" w:rsidR="00A07BFF" w:rsidRPr="00F60ADE" w:rsidRDefault="0018000E" w:rsidP="0018000E">
+    <w:p w14:paraId="11D70C7F" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C3D78">
-[...6 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk227671796"/>
-      <w:r w:rsidRPr="00F60ADE">
+      <w:r w:rsidRPr="00702CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raseinių meno mokykla </w:t>
+        <w:t>Raseinių meno mokykla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024C698D" w14:textId="45AE1143" w:rsidR="0018000E" w:rsidRPr="00F60ADE" w:rsidRDefault="0018000E" w:rsidP="0018000E">
+    <w:p w14:paraId="200324AD" w14:textId="712AE927" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60ADE">
+      <w:r w:rsidRPr="00702CCE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024 m. įsigyti vadovėliai</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00702CCE" w:rsidRPr="00702CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00702CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. įsigyti vadovėliai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF75AF4" w14:textId="4879F43A" w:rsidR="0018000E" w:rsidRDefault="0018000E" w:rsidP="0018000E"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="0018000E" w:rsidSect="0018000E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Lentelstinklelis"/>
+        <w:tblW w:w="13608" w:type="dxa"/>
+        <w:tblInd w:w="279" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002167F8" w:rsidRPr="00702CCE" w14:paraId="252D9B81" w14:textId="77777777" w:rsidTr="00BD6DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="550DD49D" w14:textId="5FF94AC2" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eil</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1BC5" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1BC5" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA26208" w14:textId="694D0074" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vadovėlio pavadinimas</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1DD9" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06977BF7" w14:textId="7BDFF93D" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vadovėlio autorius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7B68E6" w14:textId="55446DA3" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leidimo metai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1ADC40" w14:textId="77777777" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leidykla</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25744C46" w14:textId="48E70C3F" w:rsidR="00E0559C" w:rsidRPr="00702CCE" w:rsidRDefault="00E0559C" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tiekėjas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799ED1B3" w14:textId="69F9E97F" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mat</w:t>
+            </w:r>
+            <w:r w:rsidR="002167F8" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002167F8" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDFA9AD" w14:textId="771CA14A" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kiekis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7D3030" w14:textId="30E855F0" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mok</w:t>
+            </w:r>
+            <w:r w:rsidR="0098572A" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suma (Eur)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAE48D9" w14:textId="43803CE7" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00872FD0" w:rsidP="0098572A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Finan</w:t>
+            </w:r>
+            <w:r w:rsidR="0098572A" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="000A1DD9" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avimo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šaltinis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002167F8" w:rsidRPr="00702CCE" w14:paraId="2B9446E0" w14:textId="77777777" w:rsidTr="00BD6DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B36234" w14:textId="5E3A32F4" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="002167F8" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB4387" w14:textId="480B5AAB" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Į muzikos šalį. Solfedžio vadovėlis 1 kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EA5554" w14:textId="77C5FAC3" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vida </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Umbrasienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D855B3" w14:textId="4A58F4A5" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5C9A3C" w14:textId="59FDD397" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lietuvos muzikos ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>teatro akademija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9599FA" w14:textId="39CD71FC" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vnt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58411623" w14:textId="199A9E53" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FB228B" w14:textId="05D8F3E9" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00872FD0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64690290" w14:textId="757141FD" w:rsidR="00872FD0" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savivaldybės</w:t>
+            </w:r>
+            <w:r w:rsidR="0030296D" w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lėšos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w14:paraId="29F90147" w14:textId="77777777" w:rsidTr="00BD6DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="726FBCD0" w14:textId="1E13B67A" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AB75AB" w14:textId="209D109A" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iš viso:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CDEF93" w14:textId="3FA68E5F" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6C94B3" w14:textId="77777777" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169156A5" w14:textId="789678D5" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5B395" w14:textId="7E896938" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B74B73" w14:textId="754C2C86" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D638F8" w14:textId="408AFEC3" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00702CCE" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00702CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5452CA" w14:textId="4EB3B2C1" w:rsidR="00AA1BC5" w:rsidRPr="00702CCE" w:rsidRDefault="00AA1BC5" w:rsidP="00702CCE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0979E34A" w14:textId="774EAB00" w:rsidR="003741D6" w:rsidRPr="00702CCE" w:rsidRDefault="003741D6" w:rsidP="00702CCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003741D6" w:rsidRPr="00702CCE" w:rsidSect="002167F8">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -695,125 +970,122 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0018000E"/>
+    <w:rsidRoot w:val="00872FD0"/>
     <w:rsid w:val="00015AB4"/>
-    <w:rsid w:val="000913FA"/>
-    <w:rsid w:val="00095EFE"/>
+    <w:rsid w:val="000A1DD9"/>
+    <w:rsid w:val="000D03A1"/>
     <w:rsid w:val="00176488"/>
-    <w:rsid w:val="0018000E"/>
-    <w:rsid w:val="0018155E"/>
     <w:rsid w:val="00184187"/>
     <w:rsid w:val="0018570A"/>
     <w:rsid w:val="0018675E"/>
-    <w:rsid w:val="00206328"/>
     <w:rsid w:val="00211550"/>
-    <w:rsid w:val="002C4F12"/>
+    <w:rsid w:val="002167F8"/>
+    <w:rsid w:val="002823DF"/>
+    <w:rsid w:val="0030296D"/>
     <w:rsid w:val="00361564"/>
     <w:rsid w:val="003741D6"/>
     <w:rsid w:val="003A2EDF"/>
     <w:rsid w:val="00443079"/>
     <w:rsid w:val="00496BBB"/>
+    <w:rsid w:val="00523881"/>
     <w:rsid w:val="00534EF8"/>
     <w:rsid w:val="00577CE2"/>
     <w:rsid w:val="005B1165"/>
-    <w:rsid w:val="006215F0"/>
-    <w:rsid w:val="00695208"/>
     <w:rsid w:val="006B740C"/>
-    <w:rsid w:val="00710E2F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008D3225"/>
+    <w:rsid w:val="00702CCE"/>
+    <w:rsid w:val="007646EA"/>
+    <w:rsid w:val="00766D49"/>
+    <w:rsid w:val="007C706F"/>
+    <w:rsid w:val="00872FD0"/>
+    <w:rsid w:val="008C1762"/>
     <w:rsid w:val="009557AE"/>
-    <w:rsid w:val="009C3D78"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A07BFF"/>
+    <w:rsid w:val="0098572A"/>
+    <w:rsid w:val="0098788B"/>
+    <w:rsid w:val="009C1CF9"/>
     <w:rsid w:val="00A22E41"/>
-    <w:rsid w:val="00A75154"/>
+    <w:rsid w:val="00A9255A"/>
+    <w:rsid w:val="00AA1BC5"/>
     <w:rsid w:val="00AE3246"/>
     <w:rsid w:val="00B15C37"/>
     <w:rsid w:val="00B51158"/>
     <w:rsid w:val="00BB10E4"/>
+    <w:rsid w:val="00BD6DF0"/>
     <w:rsid w:val="00D43025"/>
-    <w:rsid w:val="00DA2486"/>
+    <w:rsid w:val="00DE072D"/>
     <w:rsid w:val="00DE73EA"/>
-    <w:rsid w:val="00E032E4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F60ADE"/>
+    <w:rsid w:val="00E0559C"/>
+    <w:rsid w:val="00EC4CE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2BAE6101"/>
+  <w14:docId w14:val="0456B65F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E73DDEC4-F15D-49F9-8818-D72528253FAD}"/>
+  <w15:docId w15:val="{D5648364-C235-4CDC-8EC2-ED0741460700}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1205,51 +1477,51 @@
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0018000E"/>
+    <w:rsid w:val="00872FD0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1500,54 +1772,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>429</Words>
-  <Characters>245</Characters>
+  <Words>225</Words>
+  <Characters>129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>673</CharactersWithSpaces>
+  <CharactersWithSpaces>353</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dokumentai</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>