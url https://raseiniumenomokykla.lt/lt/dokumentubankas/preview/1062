--- v0 (2026-05-31)
+++ v1 (2026-07-12)
@@ -451,79 +451,79 @@
           <w:p w14:paraId="6AE94CEF" w14:textId="57F3A6F4" w:rsidR="008D3225" w:rsidRPr="009C3D78" w:rsidRDefault="008D3225" w:rsidP="00A07BFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3D78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00206328" w:rsidRPr="009C3D78" w14:paraId="1D94FDBC" w14:textId="77777777" w:rsidTr="00855F9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13775" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="03CAFE93" w14:textId="7B88F7AB" w:rsidR="00206328" w:rsidRPr="00206328" w:rsidRDefault="00206328" w:rsidP="00A07BFF">
+          <w:p w14:paraId="1329E36E" w14:textId="77777777" w:rsidR="00206328" w:rsidRDefault="00206328" w:rsidP="00A07BFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00206328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">          </w:t>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00206328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Iš viso: 6 vnt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00855F9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -541,50 +541,92 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  suma</w:t>
             </w:r>
             <w:r w:rsidR="00710E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00206328">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00 Eur.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="214D90E8" w14:textId="6A4D3F6F" w:rsidR="00F516E1" w:rsidRDefault="00F516E1" w:rsidP="00A07BFF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                                      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vadovėliai perkami iš savivaldybės lėšų.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CAFE93" w14:textId="76F8E2A1" w:rsidR="00F516E1" w:rsidRPr="00206328" w:rsidRDefault="00F516E1" w:rsidP="00A07BFF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41D917C6" w14:textId="77777777" w:rsidR="00A07BFF" w:rsidRPr="00F60ADE" w:rsidRDefault="0018000E" w:rsidP="0018000E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3D78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk227671796"/>
       <w:r w:rsidRPr="00F60ADE">
@@ -678,67 +720,71 @@
     <w:rsidRoot w:val="0018000E"/>
     <w:rsid w:val="00015AB4"/>
     <w:rsid w:val="000913FA"/>
     <w:rsid w:val="00095EFE"/>
     <w:rsid w:val="00176488"/>
     <w:rsid w:val="0018000E"/>
     <w:rsid w:val="0018155E"/>
     <w:rsid w:val="00184187"/>
     <w:rsid w:val="0018570A"/>
     <w:rsid w:val="0018675E"/>
     <w:rsid w:val="00206328"/>
     <w:rsid w:val="00211550"/>
     <w:rsid w:val="002C4F12"/>
     <w:rsid w:val="00361564"/>
     <w:rsid w:val="003741D6"/>
     <w:rsid w:val="003A2EDF"/>
     <w:rsid w:val="00443079"/>
     <w:rsid w:val="00496BBB"/>
     <w:rsid w:val="00534EF8"/>
     <w:rsid w:val="00577CE2"/>
     <w:rsid w:val="005B1165"/>
     <w:rsid w:val="006215F0"/>
     <w:rsid w:val="00695208"/>
     <w:rsid w:val="006B740C"/>
     <w:rsid w:val="00710E2F"/>
+    <w:rsid w:val="007C349E"/>
     <w:rsid w:val="00824C1B"/>
     <w:rsid w:val="00855F9E"/>
     <w:rsid w:val="008D3225"/>
     <w:rsid w:val="009557AE"/>
     <w:rsid w:val="009C3D78"/>
     <w:rsid w:val="009D3808"/>
     <w:rsid w:val="00A07BFF"/>
     <w:rsid w:val="00A22E41"/>
+    <w:rsid w:val="00A75154"/>
     <w:rsid w:val="00AE3246"/>
     <w:rsid w:val="00B15C37"/>
     <w:rsid w:val="00B51158"/>
     <w:rsid w:val="00BB10E4"/>
     <w:rsid w:val="00D43025"/>
     <w:rsid w:val="00DA2486"/>
     <w:rsid w:val="00DE73EA"/>
     <w:rsid w:val="00E032E4"/>
+    <w:rsid w:val="00E50B57"/>
     <w:rsid w:val="00E862D2"/>
+    <w:rsid w:val="00F516E1"/>
     <w:rsid w:val="00F52E79"/>
     <w:rsid w:val="00F60ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1454,54 +1500,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>308</Words>
-  <Characters>176</Characters>
+  <Words>429</Words>
+  <Characters>245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>483</CharactersWithSpaces>
+  <CharactersWithSpaces>673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dokumentai</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>