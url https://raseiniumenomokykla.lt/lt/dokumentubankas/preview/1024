--- v1 (2026-03-29)
+++ v2 (2026-07-21)
@@ -1,226 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Dokumentai\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\All\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A7A161B7-7153-4A90-BBD8-83A07972B476}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADB5B95E-B258-4BFB-A053-911F616A16BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="I ketv." sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="IV ketv" sheetId="8" r:id="rId4"/>
+    <sheet name="I ketv" sheetId="8" r:id="rId1"/>
+    <sheet name="II ketv" sheetId="9" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E38" i="8" l="1"/>
+  <c r="E38" i="9" l="1"/>
+  <c r="E24" i="9"/>
+  <c r="E38" i="8"/>
   <c r="E24" i="8"/>
-  <c r="E38" i="7"/>
-[...4 lines deleted...]
-  <c r="E21" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="32">
   <si>
     <t>RASEINIŲ MENO MOKYKLA</t>
   </si>
   <si>
     <t>PAREIGYBIŲ
  PAVADINIMAS</t>
   </si>
   <si>
     <t>Direktorius</t>
   </si>
   <si>
     <t>Direktoriaus pavaduotojas ugdymui</t>
   </si>
   <si>
-    <t>Raštvedys</t>
-[...1 lines deleted...]
-  <si>
     <t>Bibliotekininkas</t>
   </si>
   <si>
-    <t>Specialistas renginiams</t>
-[...1 lines deleted...]
-  <si>
     <t>Etatai</t>
   </si>
   <si>
     <t>Valytojas</t>
   </si>
   <si>
-    <t>PSP einamojo remonto darbininkas</t>
-[...1 lines deleted...]
-  <si>
     <t>Viso:</t>
   </si>
   <si>
     <t>Etatiniai darbuotojai</t>
   </si>
   <si>
     <t>Pedagogai</t>
-  </si>
-[...1 lines deleted...]
-    <t>Instrumentų derintojas</t>
   </si>
   <si>
     <t>Darbuotojų 
 skaičius</t>
   </si>
   <si>
     <t xml:space="preserve">  VIDUTINIS DARBUOTOJŲ ATLYGINIMAS</t>
   </si>
   <si>
     <t>Mokytojas ekspertas</t>
   </si>
   <si>
     <t>Vyr. mokytojas</t>
   </si>
   <si>
     <t>Mokytojas su kvalifikacija</t>
   </si>
   <si>
+    <t>Mokytojas metodininkas</t>
+  </si>
+  <si>
+    <t>PASTABA: Atlyginimai nurodyti už 1 etatą.</t>
+  </si>
+  <si>
+    <t>neskelbiama</t>
+  </si>
+  <si>
+    <t>Direktoriaus pavaduotojas ūkio reikalams</t>
+  </si>
+  <si>
+    <t>Kompiuterių sistemų specialistas</t>
+  </si>
+  <si>
+    <t>Raštinės administratorius</t>
+  </si>
+  <si>
+    <t>Pagalbinis statinių priežiūros darbininkas</t>
+  </si>
+  <si>
+    <t>Pastatų ir statinių remontininkas</t>
+  </si>
+  <si>
+    <t>Spektaklių (koncertų) organizatorius</t>
+  </si>
+  <si>
+    <t>Muzikos instrumentų derintojas</t>
+  </si>
+  <si>
+    <t>Duomenų įvesties operatorius</t>
+  </si>
+  <si>
+    <t>Koncertmeisteris</t>
+  </si>
+  <si>
+    <t>Archyvaras</t>
+  </si>
+  <si>
+    <t>2026m.
+I ketvirtis</t>
+  </si>
+  <si>
     <t>Mokytojas be kvalifikacijos</t>
   </si>
   <si>
-    <t>Mokytojas metodininkas</t>
-[...63 lines deleted...]
-    <t>2025 m. IV ketvirtis</t>
+    <t>2026 m. I ketvirtis</t>
+  </si>
+  <si>
+    <t>2026 m. II ketv.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -638,236 +603,270 @@
     <xf numFmtId="2" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1003,1974 +1002,1064 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:G38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B73DD26E-783C-4919-9BF2-0F54ADF927E1}">
+  <dimension ref="B3:G41"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P11" sqref="P11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="9.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="7" width="13.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" customWidth="1"/>
+    <col min="5" max="7" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B3" s="30" t="s">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30"/>
-[...15 lines deleted...]
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+    </row>
+    <row r="4" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+    </row>
+    <row r="5" spans="2:7" x14ac:dyDescent="0.3">
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="D9" s="39"/>
+    <row r="6" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B6" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+    </row>
+    <row r="7" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+    </row>
+    <row r="8" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="2:7" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
       <c r="E9" s="8" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G9" s="10" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="B10" s="33" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="34"/>
-      <c r="D10" s="34"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
       <c r="E10" s="14">
         <v>1</v>
       </c>
       <c r="F10" s="6">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      <c r="B11" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="32"/>
-      <c r="D11" s="32"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
       <c r="E11" s="15">
         <v>1.5</v>
       </c>
       <c r="F11" s="2">
         <v>2</v>
       </c>
-      <c r="G11" s="22">
-[...8 lines deleted...]
-      <c r="D12" s="37"/>
+      <c r="G11" s="29">
+        <v>5035.43</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
       <c r="E12" s="15">
         <v>1</v>
       </c>
       <c r="F12" s="2">
         <v>1</v>
       </c>
       <c r="G12" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D13" s="37"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
       <c r="E13" s="15">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="F13" s="2">
-        <v>2</v>
-[...10 lines deleted...]
-      <c r="D14" s="37"/>
+        <v>1</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
       <c r="E14" s="15">
         <v>0.5</v>
       </c>
       <c r="F14" s="2">
         <v>1</v>
       </c>
       <c r="G14" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D15" s="32"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
       <c r="E15" s="15">
         <v>1</v>
       </c>
       <c r="F15" s="2">
         <v>1</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D16" s="32"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
       <c r="E16" s="15">
+        <v>0.25</v>
+      </c>
+      <c r="F16" s="2">
+        <v>1</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="15">
         <v>0.5</v>
       </c>
-      <c r="F16" s="2">
+      <c r="F17" s="2">
         <v>2</v>
       </c>
-      <c r="G16" s="22">
-[...24 lines deleted...]
-      <c r="D18" s="37"/>
+      <c r="G17" s="29">
+        <v>1902.28</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
       <c r="E18" s="2">
         <v>0.25</v>
       </c>
       <c r="F18" s="2">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="13"/>
+    </row>
+    <row r="19" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="F19" s="2">
+        <v>0</v>
+      </c>
+      <c r="G19" s="13"/>
+    </row>
+    <row r="20" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="F20" s="2">
+        <v>1</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B21" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="2">
+        <v>4</v>
+      </c>
+      <c r="F21" s="2">
+        <v>4</v>
+      </c>
+      <c r="G21" s="22">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B22" s="36" t="s">
         <v>22</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="B20" s="43" t="s">
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="3">
+        <v>0.75</v>
+      </c>
+      <c r="F22" s="3">
+        <v>1</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F23" s="3">
+        <v>1</v>
+      </c>
+      <c r="G23" s="20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="7">
+        <f>SUM(E10:E23)</f>
+        <v>12.75</v>
+      </c>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+    </row>
+    <row r="26" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+    </row>
+    <row r="29" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B29" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="44"/>
-[...4 lines deleted...]
-      <c r="F20" s="3">
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+    </row>
+    <row r="31" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="16"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="16"/>
+      <c r="F31" s="16"/>
+      <c r="G31" s="16"/>
+    </row>
+    <row r="32" spans="2:7" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="17"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="F33" s="5">
         <v>2</v>
       </c>
-      <c r="G20" s="20">
-[...27 lines deleted...]
-      <c r="B26" s="30" t="s">
+      <c r="G33" s="21">
+        <v>4023.5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="28">
+        <v>10.15</v>
+      </c>
+      <c r="F34" s="27">
         <v>12</v>
       </c>
-      <c r="C26" s="30"/>
-[...25 lines deleted...]
-      <c r="E29" s="23" t="s">
+      <c r="G34" s="22">
+        <v>2687.92</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="27">
+        <v>16.8</v>
+      </c>
+      <c r="F35" s="27">
+        <v>17</v>
+      </c>
+      <c r="G35" s="22">
+        <v>2510.23</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="27">
+        <v>7.2</v>
+      </c>
+      <c r="F36" s="4">
+        <v>15</v>
+      </c>
+      <c r="G36" s="22">
+        <v>2348.41</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="F37" s="24">
+        <v>1</v>
+      </c>
+      <c r="G37" s="20">
+        <v>2201.1</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="F29" s="19" t="s">
-[...7 lines deleted...]
-      <c r="B30" s="45" t="s">
+      <c r="C38" s="35"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="25">
+        <f>SUM(E33:E37)</f>
+        <v>36.26</v>
+      </c>
+      <c r="F38" s="26"/>
+      <c r="G38" s="11"/>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B41" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="46"/>
-[...96 lines deleted...]
-      <c r="G38" s="40"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="27">
-[...1 lines deleted...]
-    <mergeCell ref="B17:D17"/>
+  <mergeCells count="30">
+    <mergeCell ref="B41:G41"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B26:G26"/>
-    <mergeCell ref="B35:D35"/>
-[...2 lines deleted...]
-    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="B30:G30"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B30:D30"/>
-[...444 lines deleted...]
-  <mergeCells count="27">
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
-    <mergeCell ref="B38:G38"/>
-[...6 lines deleted...]
-    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B9:D9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA7A8AA3-D7D4-4AB4-9BD7-1C1F496A9B09}">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CD0CAF6-F4E2-437B-97FF-5EB075A18154}">
   <dimension ref="B3:G41"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="K36" sqref="K36"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="9.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="7" width="13.28515625" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" customWidth="1"/>
+    <col min="4" max="4" width="19.33203125" customWidth="1"/>
+    <col min="5" max="7" width="13.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
-      <c r="B3" s="30" t="s">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="30"/>
-[...15 lines deleted...]
-    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+    </row>
+    <row r="4" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+    </row>
+    <row r="5" spans="2:7" x14ac:dyDescent="0.3">
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="D9" s="39"/>
+    <row r="6" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B6" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+    </row>
+    <row r="7" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+    </row>
+    <row r="8" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="2:7" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
       <c r="E9" s="8" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G9" s="10" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      <c r="B10" s="33" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="34"/>
-      <c r="D10" s="34"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
       <c r="E10" s="14">
         <v>1</v>
       </c>
       <c r="F10" s="6">
         <v>1</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      <c r="B11" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="32"/>
-      <c r="D11" s="32"/>
+      <c r="C11" s="40"/>
+      <c r="D11" s="40"/>
       <c r="E11" s="15">
         <v>1.5</v>
       </c>
       <c r="F11" s="2">
         <v>2</v>
       </c>
       <c r="G11" s="29">
-        <v>4375.9399999999996</v>
-[...7 lines deleted...]
-      <c r="D12" s="37"/>
+        <v>5035.43</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
       <c r="E12" s="15">
         <v>1</v>
       </c>
       <c r="F12" s="2">
         <v>1</v>
       </c>
       <c r="G12" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D13" s="37"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
       <c r="E13" s="15">
         <v>1.25</v>
       </c>
       <c r="F13" s="2">
         <v>1</v>
       </c>
       <c r="G13" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D14" s="37"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
       <c r="E14" s="15">
         <v>0.5</v>
       </c>
       <c r="F14" s="2">
         <v>1</v>
       </c>
       <c r="G14" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D15" s="32"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
       <c r="E15" s="15">
         <v>1</v>
       </c>
       <c r="F15" s="2">
         <v>1</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D16" s="37"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
       <c r="E16" s="15">
         <v>0.25</v>
       </c>
       <c r="F16" s="2">
         <v>1</v>
       </c>
       <c r="G16" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D17" s="32"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
       <c r="E17" s="15">
         <v>0.5</v>
       </c>
       <c r="F17" s="2">
         <v>2</v>
       </c>
       <c r="G17" s="29">
-        <v>1683.64</v>
-[...7 lines deleted...]
-      <c r="D18" s="32"/>
+        <v>1902.28</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
       <c r="E18" s="2">
         <v>0.25</v>
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="13"/>
     </row>
-    <row r="19" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D19" s="37"/>
+    <row r="19" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
       <c r="E19" s="2">
         <v>0.25</v>
       </c>
       <c r="F19" s="2">
         <v>0</v>
       </c>
       <c r="G19" s="13"/>
     </row>
-    <row r="20" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="D20" s="37"/>
+    <row r="20" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
       <c r="E20" s="2">
         <v>0.25</v>
       </c>
       <c r="F20" s="2">
         <v>1</v>
       </c>
       <c r="G20" s="13" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D21" s="32"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B21" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
       <c r="E21" s="2">
         <v>4</v>
       </c>
       <c r="F21" s="2">
         <v>4</v>
       </c>
       <c r="G21" s="22">
-        <v>1038</v>
-[...7 lines deleted...]
-      <c r="D22" s="37"/>
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B22" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
       <c r="E22" s="3">
         <v>0.75</v>
       </c>
       <c r="F22" s="3">
         <v>1</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D23" s="44"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
       <c r="E23" s="3">
         <v>0.25</v>
       </c>
       <c r="F23" s="3">
         <v>1</v>
       </c>
       <c r="G23" s="20" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="D24" s="42"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="44"/>
       <c r="E24" s="7">
         <f>SUM(E10:E23)</f>
         <v>12.75</v>
       </c>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
     </row>
-    <row r="26" spans="2:7" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-    <row r="31" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+    </row>
+    <row r="29" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B29" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+    </row>
+    <row r="31" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
     </row>
-    <row r="32" spans="2:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:7" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B32" s="17"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="23" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F32" s="19" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="45" t="s">
-        <v>16</v>
-[...459 lines deleted...]
-      <c r="B29" s="30" t="s">
         <v>12</v>
-      </c>
-[...38 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C33" s="46"/>
       <c r="D33" s="46"/>
       <c r="E33" s="5">
         <v>1.71</v>
       </c>
       <c r="F33" s="5">
         <v>2</v>
       </c>
       <c r="G33" s="21">
-        <v>4746.5</v>
-[...7 lines deleted...]
-      <c r="D34" s="32"/>
+        <v>4023.5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
       <c r="E34" s="28">
-        <v>9.51</v>
+        <v>10.15</v>
       </c>
       <c r="F34" s="27">
         <v>12</v>
       </c>
       <c r="G34" s="22">
-        <v>2787.91</v>
-[...3 lines deleted...]
-      <c r="B35" s="31" t="s">
+        <v>2687.92</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="27">
+        <v>16.8</v>
+      </c>
+      <c r="F35" s="27">
         <v>17</v>
       </c>
-      <c r="C35" s="32"/>
-[...6 lines deleted...]
-      </c>
       <c r="G35" s="22">
-        <v>2600.33</v>
-[...7 lines deleted...]
-      <c r="D36" s="32"/>
+        <v>2510.23</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="40"/>
       <c r="E36" s="27">
-        <v>7.54</v>
+        <v>7.2</v>
       </c>
       <c r="F36" s="4">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G36" s="22">
-        <v>2454.2399999999998</v>
-[...15 lines deleted...]
-      <c r="D38" s="42"/>
+        <v>2348.41</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="F37" s="24">
+        <v>1</v>
+      </c>
+      <c r="G37" s="20">
+        <v>2201.1</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="35"/>
+      <c r="D38" s="44"/>
       <c r="E38" s="25">
         <f>SUM(E33:E37)</f>
-        <v>36.08</v>
+        <v>36.26</v>
       </c>
       <c r="F38" s="26"/>
       <c r="G38" s="11"/>
     </row>
-    <row r="41" spans="2:7" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="G41" s="40"/>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B41" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B41:G41"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B38:D38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>I ketv.</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>I ketv</vt:lpstr>
       <vt:lpstr>II ketv</vt:lpstr>
-      <vt:lpstr>III ketv</vt:lpstr>
-      <vt:lpstr>IV ketv</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RutaJ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>