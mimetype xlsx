--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mokykla\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{25C7D231-CDB7-469F-AB58-DF693533BC22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA30A88A-63EE-4C82-AAF0-9FDF443BAF54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pirkimai" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pirkimai!$A$4:$S$4</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="181">
   <si>
     <t>PATVIRTINTA</t>
   </si>
   <si>
     <t>Raseinių meno mokykla</t>
   </si>
   <si>
     <t>Koreguotas pirkimas</t>
   </si>
   <si>
     <t>Info</t>
   </si>
   <si>
     <t>Dok. nr.</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Pirkimo būdas</t>
   </si>
   <si>
     <t>Pirkimo vykdytojas</t>
   </si>
   <si>
@@ -84,92 +84,92 @@
   <si>
     <t>Kiekis</t>
   </si>
   <si>
     <t>Mato vienetas</t>
   </si>
   <si>
     <t>Ketvirtis</t>
   </si>
   <si>
     <t>Planuojama sut. trukmė (mėn.)</t>
   </si>
   <si>
     <t>Sutarties vertė be PVM</t>
   </si>
   <si>
     <t>Sutarties vertė su PVM</t>
   </si>
   <si>
     <t>Sutarties įvykdymo vertė</t>
   </si>
   <si>
     <t>SCPO būsena</t>
   </si>
   <si>
-    <t>Taip</t>
+    <t>Ne</t>
+  </si>
+  <si>
+    <t>Pirkimas priklauso ankstesnei plano versijai</t>
+  </si>
+  <si>
+    <t>PL-1/2026</t>
+  </si>
+  <si>
+    <t>Centralizuotas šilumos ntiekimas</t>
+  </si>
+  <si>
+    <t>Mažos vertės neskelbiamas pirkimas</t>
+  </si>
+  <si>
+    <t>Zita Bytautienė</t>
+  </si>
+  <si>
+    <t>09323000-9 Centralizuotas šilumos tiekimas</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Prekės</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>Vykdomas</t>
   </si>
   <si>
     <t>Pirkimas priklauso pirmajai plano versijai</t>
   </si>
   <si>
-    <t>PL-1/2026</t>
-[...25 lines deleted...]
-  <si>
     <t>PL-10/2026</t>
   </si>
   <si>
     <t>Foto paslaugos</t>
   </si>
   <si>
-    <t>Mažos vertės neskelbiamas pirkimas</t>
-[...1 lines deleted...]
-  <si>
     <t>79962000-5 Fotonuotraukų apdorojimo paslaugos</t>
   </si>
   <si>
     <t>Paslaugos</t>
   </si>
   <si>
     <t>I;II;III;IV</t>
   </si>
   <si>
     <t>PL-11/2026</t>
   </si>
   <si>
     <t>Biuro reikmenys</t>
   </si>
   <si>
     <t>30192000-1 Biuro reikmenys</t>
   </si>
   <si>
     <t>PL-12/2026</t>
   </si>
   <si>
     <t>Gesintuvų patikra</t>
   </si>
   <si>
     <t>50413200-5 Gaisrų gesinimo įrenginių priežiūros paslaugos</t>
@@ -192,50 +192,62 @@
   <si>
     <t>Knygos</t>
   </si>
   <si>
     <t>22110000-4 Spausdintos knygos</t>
   </si>
   <si>
     <t>PL-15/2026</t>
   </si>
   <si>
     <t>Kvalifkacijos kėlimas</t>
   </si>
   <si>
     <t>80590000-6 Mokymo paslaugos</t>
   </si>
   <si>
     <t>PL-16/2026</t>
   </si>
   <si>
     <t>Apsuaginės-priešgaisrinės signalizacijos priežiūros paslauga</t>
   </si>
   <si>
     <t>79711000-1 Signalizacijos sistemų stebėsenos paslaugos</t>
   </si>
   <si>
+    <t>PL-17/2026</t>
+  </si>
+  <si>
+    <t>Bokštelio nuoma</t>
+  </si>
+  <si>
+    <t>45500000-2 Statybos ir civilinės inžinerijos mašinų ir įrenginių su operatoriais nuoma</t>
+  </si>
+  <si>
+    <t>Darbai</t>
+  </si>
+  <si>
     <t>PL-18/2026</t>
   </si>
   <si>
     <t>Įvairios statybinės medžiagos</t>
   </si>
   <si>
     <t>44190000-8 Įvairios statybinės medžiagos</t>
   </si>
   <si>
     <t>PL-19/2026</t>
   </si>
   <si>
     <t>Sodininkystės produktai</t>
   </si>
   <si>
     <t>03121000-5 Sodininkystės produktai</t>
   </si>
   <si>
     <t>PL-2/2026</t>
   </si>
   <si>
     <t>Geriamojo vandens tiekimas ir nuotekų šalinimas</t>
   </si>
   <si>
     <t>65111000-4 Geriamojo vandens paskirstymas</t>
@@ -297,53 +309,50 @@
   <si>
     <t>Sveikatos priežiūros paslaugos</t>
   </si>
   <si>
     <t>85100000-0 Sveikatos priežiūros paslaugos</t>
   </si>
   <si>
     <t>PL-28/2026</t>
   </si>
   <si>
     <t>Teisinės paslaugos</t>
   </si>
   <si>
     <t>79100000-5 Teisinės paslaugos</t>
   </si>
   <si>
     <t>PL-29/2026</t>
   </si>
   <si>
     <t>Remonto darbai</t>
   </si>
   <si>
     <t>45453100-8 Atnaujinimo darbai</t>
   </si>
   <si>
-    <t>Darbai</t>
-[...1 lines deleted...]
-  <si>
     <t>PL-30/2026</t>
   </si>
   <si>
     <t>Kanceliarinės prekės</t>
   </si>
   <si>
     <t>30192700-8 Raštinės reikmenys</t>
   </si>
   <si>
     <t>PL-31/2026</t>
   </si>
   <si>
     <t>PL-32/2026</t>
   </si>
   <si>
     <t>Kompiuterinė įranga ir reikmenys</t>
   </si>
   <si>
     <t>30200000-1 Kompiuterinė įranga ir reikmenys</t>
   </si>
   <si>
     <t>PL-33/2026</t>
   </si>
   <si>
     <t>PL-34/2026</t>
@@ -498,93 +507,105 @@
   <si>
     <t>Draudimas</t>
   </si>
   <si>
     <t>66515200-5 Turto draudimo paslaugos</t>
   </si>
   <si>
     <t>PL-50/2026</t>
   </si>
   <si>
     <t>Geodezinės paslaugos</t>
   </si>
   <si>
     <t>71354300-7 Kadastrinio tyrinėjimo paslaugos</t>
   </si>
   <si>
     <t>PL-51/2026</t>
   </si>
   <si>
     <t>Kameros</t>
   </si>
   <si>
     <t>35125300-2 Apsaugos kameros</t>
   </si>
   <si>
+    <t>PL-52/2026</t>
+  </si>
+  <si>
+    <t>37300000-1 Muzikos instrumentai ir jų dalys</t>
+  </si>
+  <si>
     <t>PL-6/2026</t>
   </si>
   <si>
     <t>Keleivių transporto priemonių nuoma</t>
   </si>
   <si>
     <t>60170000-0 Keleivinių transporto priemonių nuoma su vairuotoju</t>
   </si>
   <si>
     <t>PL-7/2026</t>
   </si>
   <si>
     <t>Suvenyrai</t>
   </si>
   <si>
     <t>PL-8/2026</t>
   </si>
   <si>
     <t>Maitinimo paslaugos</t>
   </si>
   <si>
     <t>55300000-3 Restoranų ir maisto tiekimo paslaugos</t>
   </si>
   <si>
     <t>PL-9/2026</t>
   </si>
   <si>
     <t>Maisto prekės</t>
   </si>
   <si>
     <t>15800000-6 Įvairūs maisto produktai</t>
   </si>
   <si>
-    <t>Iš viso: 257024,80</t>
-[...8 lines deleted...]
-    <t>direktoriaus įsakymo NR. V-4, 2026-01-16</t>
+    <t>Iš viso: 270165,30</t>
+  </si>
+  <si>
+    <t>Iš viso: 326900,00</t>
+  </si>
+  <si>
+    <t>Iš viso: 26711,66</t>
+  </si>
+  <si>
+    <t>Iš viso: 31531,99</t>
+  </si>
+  <si>
+    <t>Iš viso: 13665,90</t>
+  </si>
+  <si>
+    <t>direktoriaus įsakymo 2026-04-14 Nr.V-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -912,88 +933,81 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S54"/>
+  <dimension ref="A1:S56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F7" sqref="F7"/>
+      <pane ySplit="4" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
-    <col min="3" max="3" width="14.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="1.140625" customWidth="1"/>
+    <col min="3" max="4" width="14.28515625" customWidth="1"/>
+    <col min="5" max="6" width="10" customWidth="1"/>
+    <col min="7" max="12" width="7.140625" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="18" width="7.140625" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="O3" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
@@ -1075,2907 +1089,3025 @@
       </c>
       <c r="N5" t="s">
         <v>30</v>
       </c>
       <c r="O5">
         <v>37</v>
       </c>
       <c r="P5" t="s">
         <v>28</v>
       </c>
       <c r="Q5" t="s">
         <v>28</v>
       </c>
       <c r="R5" t="s">
         <v>28</v>
       </c>
       <c r="S5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6">
         <v>413.22</v>
       </c>
       <c r="H6">
         <v>500</v>
       </c>
       <c r="I6" t="s">
         <v>35</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" t="s">
         <v>36</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6" t="s">
         <v>37</v>
       </c>
       <c r="O6">
         <v>12</v>
       </c>
       <c r="P6" t="s">
         <v>28</v>
       </c>
       <c r="Q6" t="s">
         <v>28</v>
       </c>
       <c r="R6" t="s">
         <v>28</v>
       </c>
       <c r="S6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>26</v>
       </c>
       <c r="G7">
         <v>826.45</v>
       </c>
       <c r="H7">
         <v>1000</v>
       </c>
       <c r="I7" t="s">
         <v>40</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="K7" t="s">
         <v>29</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7" t="s">
         <v>37</v>
       </c>
       <c r="O7">
         <v>12</v>
       </c>
       <c r="P7" t="s">
         <v>28</v>
       </c>
       <c r="Q7" t="s">
         <v>28</v>
       </c>
       <c r="R7" t="s">
         <v>28</v>
       </c>
       <c r="S7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>26</v>
       </c>
       <c r="G8">
         <v>165.29</v>
       </c>
       <c r="H8">
         <v>200</v>
       </c>
       <c r="I8" t="s">
         <v>43</v>
       </c>
       <c r="J8" t="s">
         <v>28</v>
       </c>
       <c r="K8" t="s">
         <v>36</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8" t="s">
         <v>44</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
       <c r="P8" t="s">
         <v>28</v>
       </c>
       <c r="Q8" t="s">
         <v>28</v>
       </c>
       <c r="R8" t="s">
         <v>28</v>
       </c>
       <c r="S8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9">
         <v>4132.2299999999996</v>
       </c>
       <c r="H9">
         <v>5000</v>
       </c>
       <c r="I9" t="s">
         <v>47</v>
       </c>
       <c r="J9" t="s">
         <v>28</v>
       </c>
       <c r="K9" t="s">
         <v>29</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="O9">
         <v>12</v>
       </c>
-      <c r="P9" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P9">
+        <v>101.16</v>
+      </c>
+      <c r="Q9">
+        <v>122.4</v>
+      </c>
+      <c r="R9">
+        <v>122.4</v>
       </c>
       <c r="S9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
       <c r="G10">
         <v>2892.56</v>
       </c>
       <c r="H10">
         <v>3500</v>
       </c>
       <c r="I10" t="s">
         <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="K10" t="s">
         <v>29</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10" t="s">
         <v>37</v>
       </c>
       <c r="O10">
         <v>12</v>
       </c>
-      <c r="P10" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P10">
+        <v>416.11</v>
+      </c>
+      <c r="Q10">
+        <v>489</v>
+      </c>
+      <c r="R10">
+        <v>69</v>
       </c>
       <c r="S10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11">
         <v>2892.56</v>
       </c>
       <c r="H11">
         <v>3500</v>
       </c>
       <c r="I11" t="s">
         <v>53</v>
       </c>
       <c r="J11" t="s">
         <v>28</v>
       </c>
       <c r="K11" t="s">
         <v>36</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11" t="s">
         <v>37</v>
       </c>
       <c r="O11">
         <v>12</v>
       </c>
-      <c r="P11" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P11">
+        <v>704</v>
+      </c>
+      <c r="Q11">
+        <v>704</v>
+      </c>
+      <c r="R11">
+        <v>704</v>
       </c>
       <c r="S11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12">
         <v>2479.34</v>
       </c>
       <c r="H12">
         <v>3000</v>
       </c>
       <c r="I12" t="s">
         <v>56</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="K12" t="s">
         <v>36</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12" t="s">
         <v>37</v>
       </c>
       <c r="O12">
         <v>12</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="P12">
+        <v>1568.93</v>
+      </c>
+      <c r="Q12">
+        <v>1898.4</v>
       </c>
       <c r="R12" t="s">
         <v>28</v>
       </c>
       <c r="S12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13">
-        <v>8264.4599999999991</v>
+        <v>826.45</v>
       </c>
       <c r="H13">
-        <v>10000</v>
+        <v>1000</v>
       </c>
       <c r="I13" t="s">
         <v>59</v>
       </c>
       <c r="J13" t="s">
         <v>28</v>
       </c>
       <c r="K13" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13" t="s">
         <v>37</v>
       </c>
       <c r="O13">
         <v>12</v>
       </c>
       <c r="P13" t="s">
         <v>28</v>
       </c>
       <c r="Q13" t="s">
         <v>28</v>
       </c>
       <c r="R13" t="s">
         <v>28</v>
       </c>
       <c r="S13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
       <c r="G14">
-        <v>826.45</v>
+        <v>8264.4599999999991</v>
       </c>
       <c r="H14">
-        <v>1000</v>
+        <v>10000</v>
       </c>
       <c r="I14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J14" t="s">
         <v>28</v>
       </c>
       <c r="K14" t="s">
         <v>29</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14" t="s">
         <v>37</v>
       </c>
       <c r="O14">
         <v>12</v>
       </c>
-      <c r="P14" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P14">
+        <v>415.38</v>
+      </c>
+      <c r="Q14">
+        <v>502.61</v>
+      </c>
+      <c r="R14">
+        <v>102.61</v>
       </c>
       <c r="S14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
       <c r="G15">
-        <v>2479.34</v>
+        <v>826.45</v>
       </c>
       <c r="H15">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J15" t="s">
         <v>28</v>
       </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L15" t="s">
         <v>28</v>
       </c>
       <c r="M15" t="s">
         <v>28</v>
       </c>
       <c r="N15" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O15">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="P15" t="s">
         <v>28</v>
       </c>
       <c r="Q15" t="s">
         <v>28</v>
       </c>
       <c r="R15" t="s">
         <v>28</v>
       </c>
       <c r="S15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16">
-        <v>1652.89</v>
+        <v>2479.34</v>
       </c>
       <c r="H16">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J16" t="s">
         <v>28</v>
       </c>
       <c r="K16" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L16" t="s">
         <v>28</v>
       </c>
       <c r="M16" t="s">
         <v>28</v>
       </c>
       <c r="N16" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16">
         <v>37</v>
       </c>
-      <c r="O16">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="P16">
+        <v>2479.34</v>
+      </c>
+      <c r="Q16">
+        <v>3000</v>
+      </c>
+      <c r="R16">
+        <v>121.56</v>
       </c>
       <c r="S16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17">
-        <v>826.45</v>
+        <v>1652.89</v>
       </c>
       <c r="H17">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I17" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="J17" t="s">
         <v>28</v>
       </c>
       <c r="K17" t="s">
         <v>29</v>
       </c>
       <c r="L17" t="s">
         <v>28</v>
       </c>
       <c r="M17" t="s">
         <v>28</v>
       </c>
       <c r="N17" t="s">
         <v>37</v>
       </c>
       <c r="O17">
         <v>12</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="P17">
+        <v>50.24</v>
+      </c>
+      <c r="Q17">
+        <v>60.79</v>
       </c>
       <c r="R17" t="s">
         <v>28</v>
       </c>
       <c r="S17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>26</v>
       </c>
       <c r="G18">
-        <v>3719.01</v>
+        <v>826.45</v>
       </c>
       <c r="H18">
-        <v>4500</v>
+        <v>1000</v>
       </c>
       <c r="I18" t="s">
         <v>72</v>
       </c>
       <c r="J18" t="s">
         <v>28</v>
       </c>
       <c r="K18" t="s">
         <v>29</v>
       </c>
       <c r="L18" t="s">
         <v>28</v>
       </c>
       <c r="M18" t="s">
         <v>28</v>
       </c>
       <c r="N18" t="s">
         <v>37</v>
       </c>
       <c r="O18">
         <v>12</v>
       </c>
       <c r="P18" t="s">
         <v>28</v>
       </c>
       <c r="Q18" t="s">
         <v>28</v>
       </c>
       <c r="R18" t="s">
         <v>28</v>
       </c>
       <c r="S18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19">
-        <v>2479.34</v>
+        <v>3719.01</v>
       </c>
       <c r="H19">
-        <v>3000</v>
+        <v>4500</v>
       </c>
       <c r="I19" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="K19" t="s">
         <v>29</v>
       </c>
       <c r="L19" t="s">
         <v>28</v>
       </c>
       <c r="M19" t="s">
         <v>28</v>
       </c>
       <c r="N19" t="s">
         <v>37</v>
       </c>
       <c r="O19">
         <v>12</v>
       </c>
       <c r="P19" t="s">
         <v>28</v>
       </c>
       <c r="Q19" t="s">
         <v>28</v>
       </c>
       <c r="R19" t="s">
         <v>28</v>
       </c>
       <c r="S19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>21</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
       <c r="G20">
-        <v>826.45</v>
+        <v>2479.34</v>
       </c>
       <c r="H20">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I20" t="s">
         <v>76</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="K20" t="s">
         <v>29</v>
       </c>
       <c r="L20" t="s">
         <v>28</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="N20" t="s">
         <v>37</v>
       </c>
       <c r="O20">
         <v>12</v>
       </c>
       <c r="P20" t="s">
         <v>28</v>
       </c>
       <c r="Q20" t="s">
         <v>28</v>
       </c>
       <c r="R20" t="s">
         <v>28</v>
       </c>
       <c r="S20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21">
-        <v>11983.47</v>
+        <v>826.45</v>
       </c>
       <c r="H21">
-        <v>14500</v>
+        <v>1000</v>
       </c>
       <c r="I21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>28</v>
       </c>
       <c r="K21" t="s">
         <v>29</v>
       </c>
       <c r="L21" t="s">
         <v>28</v>
       </c>
       <c r="M21" t="s">
         <v>28</v>
       </c>
       <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="O21">
         <v>12</v>
       </c>
       <c r="P21" t="s">
         <v>28</v>
       </c>
       <c r="Q21" t="s">
         <v>28</v>
       </c>
       <c r="R21" t="s">
         <v>28</v>
       </c>
       <c r="S21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22">
-        <v>4132.2299999999996</v>
+        <v>11983.47</v>
       </c>
       <c r="H22">
-        <v>5000</v>
+        <v>14500</v>
       </c>
       <c r="I22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J22" t="s">
         <v>28</v>
       </c>
       <c r="K22" t="s">
         <v>29</v>
       </c>
       <c r="L22" t="s">
         <v>28</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="O22">
         <v>12</v>
       </c>
-      <c r="P22" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P22">
+        <v>413.22</v>
+      </c>
+      <c r="Q22">
+        <v>500</v>
+      </c>
+      <c r="R22">
+        <v>500</v>
       </c>
       <c r="S22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23">
-        <v>1239.67</v>
+        <v>4132.2299999999996</v>
       </c>
       <c r="H23">
-        <v>1500</v>
+        <v>5000</v>
       </c>
       <c r="I23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>28</v>
       </c>
       <c r="K23" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L23" t="s">
         <v>28</v>
       </c>
       <c r="M23" t="s">
         <v>28</v>
       </c>
       <c r="N23" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="O23">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>12</v>
+      </c>
+      <c r="P23">
+        <v>102.14</v>
+      </c>
+      <c r="Q23">
+        <v>123.59</v>
+      </c>
+      <c r="R23">
+        <v>123.59</v>
       </c>
       <c r="S23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
       <c r="G24">
-        <v>3305.79</v>
+        <v>1239.67</v>
       </c>
       <c r="H24">
-        <v>4000</v>
+        <v>1500</v>
       </c>
       <c r="I24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J24" t="s">
         <v>28</v>
       </c>
       <c r="K24" t="s">
         <v>36</v>
       </c>
       <c r="L24" t="s">
         <v>28</v>
       </c>
       <c r="M24" t="s">
         <v>28</v>
       </c>
       <c r="N24" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O24">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="P24">
+        <v>696</v>
+      </c>
+      <c r="Q24">
+        <v>696</v>
       </c>
       <c r="R24" t="s">
         <v>28</v>
       </c>
       <c r="S24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25">
-        <v>8264.4599999999991</v>
+        <v>3305.79</v>
       </c>
       <c r="H25">
-        <v>10000</v>
+        <v>4000</v>
       </c>
       <c r="I25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J25" t="s">
         <v>28</v>
       </c>
       <c r="K25" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="L25" t="s">
         <v>28</v>
       </c>
       <c r="M25" t="s">
         <v>28</v>
       </c>
       <c r="N25" t="s">
         <v>37</v>
       </c>
       <c r="O25">
         <v>12</v>
       </c>
       <c r="P25" t="s">
         <v>28</v>
       </c>
       <c r="Q25" t="s">
         <v>28</v>
       </c>
       <c r="R25" t="s">
         <v>28</v>
       </c>
       <c r="S25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>21</v>
       </c>
       <c r="B26" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26">
-        <v>5785.12</v>
+        <v>8264.4599999999991</v>
       </c>
       <c r="H26">
-        <v>7000</v>
+        <v>10000</v>
       </c>
       <c r="I26" t="s">
         <v>95</v>
       </c>
       <c r="J26" t="s">
         <v>28</v>
       </c>
       <c r="K26" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="L26" t="s">
         <v>28</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="N26" t="s">
         <v>37</v>
       </c>
       <c r="O26">
         <v>12</v>
       </c>
-      <c r="P26" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P26">
+        <v>365</v>
+      </c>
+      <c r="Q26">
+        <v>441.65</v>
+      </c>
+      <c r="R26">
+        <v>441.65</v>
       </c>
       <c r="S26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>21</v>
       </c>
       <c r="B27" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27">
         <v>5785.12</v>
       </c>
       <c r="H27">
         <v>7000</v>
       </c>
       <c r="I27" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J27" t="s">
         <v>28</v>
       </c>
       <c r="K27" t="s">
         <v>29</v>
       </c>
       <c r="L27" t="s">
         <v>28</v>
       </c>
       <c r="M27" t="s">
         <v>28</v>
       </c>
       <c r="N27" t="s">
         <v>37</v>
       </c>
       <c r="O27">
         <v>12</v>
       </c>
       <c r="P27" t="s">
         <v>28</v>
       </c>
       <c r="Q27" t="s">
         <v>28</v>
       </c>
       <c r="R27" t="s">
         <v>28</v>
       </c>
       <c r="S27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
         <v>97</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28">
+        <v>5785.12</v>
+      </c>
+      <c r="H28">
+        <v>7000</v>
+      </c>
+      <c r="I28" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J28" t="s">
         <v>28</v>
       </c>
       <c r="K28" t="s">
         <v>29</v>
       </c>
       <c r="L28" t="s">
         <v>28</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28" t="s">
         <v>37</v>
       </c>
       <c r="O28">
         <v>12</v>
       </c>
-      <c r="P28" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P28">
+        <v>477.6</v>
+      </c>
+      <c r="Q28">
+        <v>577.9</v>
+      </c>
+      <c r="R28">
+        <v>577.9</v>
       </c>
       <c r="S28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>21</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29">
         <v>12314.05</v>
       </c>
       <c r="H29">
         <v>14900</v>
       </c>
       <c r="I29" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="J29" t="s">
         <v>28</v>
       </c>
       <c r="K29" t="s">
         <v>29</v>
       </c>
       <c r="L29" t="s">
         <v>28</v>
       </c>
       <c r="M29" t="s">
         <v>28</v>
       </c>
       <c r="N29" t="s">
         <v>37</v>
       </c>
       <c r="O29">
         <v>12</v>
       </c>
-      <c r="P29" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P29">
+        <v>1485</v>
+      </c>
+      <c r="Q29">
+        <v>1796.85</v>
+      </c>
+      <c r="R29">
+        <v>1796.85</v>
       </c>
       <c r="S29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>21</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
         <v>101</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30">
+        <v>12314.05</v>
+      </c>
+      <c r="H30">
+        <v>14900</v>
+      </c>
+      <c r="I30" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J30" t="s">
         <v>28</v>
       </c>
       <c r="K30" t="s">
         <v>29</v>
       </c>
       <c r="L30" t="s">
         <v>28</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="N30" t="s">
         <v>37</v>
       </c>
       <c r="O30">
         <v>12</v>
       </c>
-      <c r="P30" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P30">
+        <v>805.89</v>
+      </c>
+      <c r="Q30">
+        <v>975.12</v>
+      </c>
+      <c r="R30">
+        <v>720.02</v>
       </c>
       <c r="S30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>21</v>
       </c>
       <c r="B31" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C31" t="s">
         <v>104</v>
       </c>
       <c r="D31" t="s">
         <v>105</v>
       </c>
       <c r="E31" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
       <c r="G31">
-        <v>3719.01</v>
+        <v>7438.02</v>
       </c>
       <c r="H31">
-        <v>4500</v>
+        <v>9000</v>
       </c>
       <c r="I31" t="s">
         <v>106</v>
       </c>
       <c r="J31" t="s">
         <v>28</v>
       </c>
       <c r="K31" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L31" t="s">
         <v>28</v>
       </c>
       <c r="M31" t="s">
         <v>28</v>
       </c>
       <c r="N31" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="O31">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>12</v>
+      </c>
+      <c r="P31">
+        <v>3389.06</v>
+      </c>
+      <c r="Q31">
+        <v>4100.7700000000004</v>
+      </c>
+      <c r="R31">
+        <v>243.81</v>
       </c>
       <c r="S31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>21</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C32" t="s">
         <v>107</v>
       </c>
       <c r="D32" t="s">
         <v>108</v>
       </c>
       <c r="E32" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
       <c r="G32">
-        <v>3305.79</v>
+        <v>3719.01</v>
       </c>
       <c r="H32">
-        <v>4000</v>
+        <v>4500</v>
       </c>
       <c r="I32" t="s">
         <v>109</v>
       </c>
       <c r="J32" t="s">
         <v>28</v>
       </c>
       <c r="K32" t="s">
         <v>36</v>
       </c>
       <c r="L32" t="s">
         <v>28</v>
       </c>
       <c r="M32" t="s">
         <v>28</v>
       </c>
       <c r="N32" t="s">
         <v>44</v>
       </c>
       <c r="O32">
         <v>24</v>
       </c>
       <c r="P32" t="s">
         <v>28</v>
       </c>
       <c r="Q32" t="s">
         <v>28</v>
       </c>
       <c r="R32" t="s">
         <v>28</v>
       </c>
       <c r="S32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>21</v>
       </c>
       <c r="B33" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
         <v>111</v>
       </c>
       <c r="E33" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>26</v>
       </c>
       <c r="G33">
-        <v>1404.96</v>
+        <v>3305.79</v>
       </c>
       <c r="H33">
-        <v>1700</v>
+        <v>4000</v>
       </c>
       <c r="I33" t="s">
         <v>112</v>
       </c>
       <c r="J33" t="s">
         <v>28</v>
       </c>
       <c r="K33" t="s">
         <v>36</v>
       </c>
       <c r="L33" t="s">
         <v>28</v>
       </c>
       <c r="M33" t="s">
         <v>28</v>
       </c>
       <c r="N33" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O33">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="P33" t="s">
         <v>28</v>
       </c>
       <c r="Q33" t="s">
         <v>28</v>
       </c>
       <c r="R33" t="s">
         <v>28</v>
       </c>
       <c r="S33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>21</v>
       </c>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>113</v>
       </c>
       <c r="D34" t="s">
         <v>114</v>
       </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
       <c r="G34">
-        <v>3719.01</v>
+        <v>1404.96</v>
       </c>
       <c r="H34">
-        <v>4500</v>
+        <v>1700</v>
       </c>
       <c r="I34" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="J34" t="s">
         <v>28</v>
       </c>
       <c r="K34" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L34" t="s">
         <v>28</v>
       </c>
       <c r="M34" t="s">
         <v>28</v>
       </c>
       <c r="N34" t="s">
         <v>37</v>
       </c>
       <c r="O34">
         <v>12</v>
       </c>
-      <c r="P34" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P34">
+        <v>550.23</v>
+      </c>
+      <c r="Q34">
+        <v>665.78</v>
+      </c>
+      <c r="R34">
+        <v>85.78</v>
       </c>
       <c r="S34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>21</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C35" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E35" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
       <c r="G35">
-        <v>1652.89</v>
+        <v>3719.01</v>
       </c>
       <c r="H35">
-        <v>2000</v>
+        <v>4500</v>
       </c>
       <c r="I35" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="J35" t="s">
         <v>28</v>
       </c>
       <c r="K35" t="s">
         <v>29</v>
       </c>
       <c r="L35" t="s">
         <v>28</v>
       </c>
       <c r="M35" t="s">
         <v>28</v>
       </c>
       <c r="N35" t="s">
         <v>37</v>
       </c>
       <c r="O35">
         <v>12</v>
       </c>
-      <c r="P35" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P35">
+        <v>271.66000000000003</v>
+      </c>
+      <c r="Q35">
+        <v>328.71</v>
+      </c>
+      <c r="R35">
+        <v>328.71</v>
       </c>
       <c r="S35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>21</v>
       </c>
       <c r="B36" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
         <v>117</v>
       </c>
       <c r="E36" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
       <c r="G36">
-        <v>1239.67</v>
+        <v>1652.89</v>
       </c>
       <c r="H36">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="I36" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="J36" t="s">
         <v>28</v>
       </c>
       <c r="K36" t="s">
         <v>29</v>
       </c>
       <c r="L36" t="s">
         <v>28</v>
       </c>
       <c r="M36" t="s">
         <v>28</v>
       </c>
       <c r="N36" t="s">
         <v>37</v>
       </c>
       <c r="O36">
         <v>12</v>
       </c>
       <c r="P36" t="s">
         <v>28</v>
       </c>
       <c r="Q36" t="s">
         <v>28</v>
       </c>
       <c r="R36" t="s">
         <v>28</v>
       </c>
       <c r="S36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>21</v>
       </c>
       <c r="B37" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C37" t="s">
         <v>119</v>
       </c>
       <c r="D37" t="s">
         <v>120</v>
       </c>
       <c r="E37" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
       <c r="G37">
-        <v>12314.05</v>
+        <v>1239.67</v>
       </c>
       <c r="H37">
-        <v>14900</v>
+        <v>1500</v>
       </c>
       <c r="I37" t="s">
         <v>121</v>
       </c>
       <c r="J37" t="s">
         <v>28</v>
       </c>
       <c r="K37" t="s">
         <v>29</v>
       </c>
       <c r="L37" t="s">
         <v>28</v>
       </c>
       <c r="M37" t="s">
         <v>28</v>
       </c>
       <c r="N37" t="s">
         <v>37</v>
       </c>
       <c r="O37">
         <v>12</v>
       </c>
-      <c r="P37" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P37">
+        <v>82.64</v>
+      </c>
+      <c r="Q37">
+        <v>100</v>
+      </c>
+      <c r="R37">
+        <v>100</v>
       </c>
       <c r="S37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>123</v>
       </c>
       <c r="E38" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
       <c r="G38">
-        <v>5785.12</v>
+        <v>12314.05</v>
       </c>
       <c r="H38">
-        <v>7000</v>
+        <v>14900</v>
       </c>
       <c r="I38" t="s">
         <v>124</v>
       </c>
       <c r="J38" t="s">
         <v>28</v>
       </c>
       <c r="K38" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L38" t="s">
         <v>28</v>
       </c>
       <c r="M38" t="s">
         <v>28</v>
       </c>
       <c r="N38" t="s">
         <v>37</v>
       </c>
       <c r="O38">
         <v>12</v>
       </c>
-      <c r="P38" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P38">
+        <v>5225.6099999999997</v>
+      </c>
+      <c r="Q38">
+        <v>6322.99</v>
+      </c>
+      <c r="R38">
+        <v>622.99</v>
       </c>
       <c r="S38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>21</v>
       </c>
       <c r="B39" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39" t="s">
         <v>126</v>
       </c>
       <c r="E39" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
       <c r="G39">
-        <v>4545.45</v>
+        <v>5785.12</v>
       </c>
       <c r="H39">
-        <v>5500</v>
+        <v>7000</v>
       </c>
       <c r="I39" t="s">
         <v>127</v>
       </c>
       <c r="J39" t="s">
         <v>28</v>
       </c>
       <c r="K39" t="s">
         <v>36</v>
       </c>
       <c r="L39" t="s">
         <v>28</v>
       </c>
       <c r="M39" t="s">
         <v>28</v>
       </c>
       <c r="N39" t="s">
         <v>37</v>
       </c>
       <c r="O39">
         <v>12</v>
       </c>
-      <c r="P39" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P39">
+        <v>388.43</v>
+      </c>
+      <c r="Q39">
+        <v>470</v>
+      </c>
+      <c r="R39">
+        <v>320</v>
       </c>
       <c r="S39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>21</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C40" t="s">
         <v>128</v>
       </c>
       <c r="D40" t="s">
         <v>129</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
       <c r="G40">
-        <v>8264.4599999999991</v>
+        <v>4545.45</v>
       </c>
       <c r="H40">
-        <v>10000</v>
+        <v>5500</v>
       </c>
       <c r="I40" t="s">
         <v>130</v>
       </c>
       <c r="J40" t="s">
         <v>28</v>
       </c>
       <c r="K40" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L40" t="s">
         <v>28</v>
       </c>
       <c r="M40" t="s">
         <v>28</v>
       </c>
       <c r="N40" t="s">
         <v>37</v>
       </c>
       <c r="O40">
         <v>12</v>
       </c>
-      <c r="P40" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P40">
+        <v>16.53</v>
+      </c>
+      <c r="Q40">
+        <v>20</v>
+      </c>
+      <c r="R40">
+        <v>20</v>
       </c>
       <c r="S40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>21</v>
       </c>
       <c r="B41" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C41" t="s">
         <v>131</v>
       </c>
       <c r="D41" t="s">
         <v>132</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41">
-        <v>3553.72</v>
+        <v>8264.4599999999991</v>
       </c>
       <c r="H41">
-        <v>4300</v>
+        <v>10000</v>
       </c>
       <c r="I41" t="s">
         <v>133</v>
       </c>
       <c r="J41" t="s">
         <v>28</v>
       </c>
       <c r="K41" t="s">
         <v>29</v>
       </c>
       <c r="L41" t="s">
         <v>28</v>
       </c>
       <c r="M41" t="s">
         <v>28</v>
       </c>
       <c r="N41" t="s">
         <v>37</v>
       </c>
       <c r="O41">
         <v>12</v>
       </c>
       <c r="P41" t="s">
         <v>28</v>
       </c>
       <c r="Q41" t="s">
         <v>28</v>
       </c>
       <c r="R41" t="s">
         <v>28</v>
       </c>
       <c r="S41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>21</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
         <v>134</v>
       </c>
       <c r="D42" t="s">
         <v>135</v>
       </c>
       <c r="E42" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
       <c r="G42">
-        <v>1239.67</v>
+        <v>3553.72</v>
       </c>
       <c r="H42">
-        <v>1500</v>
+        <v>4300</v>
       </c>
       <c r="I42" t="s">
         <v>136</v>
       </c>
       <c r="J42" t="s">
         <v>28</v>
       </c>
       <c r="K42" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L42" t="s">
         <v>28</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O42">
         <v>12</v>
       </c>
       <c r="P42" t="s">
         <v>28</v>
       </c>
       <c r="Q42" t="s">
         <v>28</v>
       </c>
       <c r="R42" t="s">
         <v>28</v>
       </c>
       <c r="S42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
         <v>137</v>
       </c>
       <c r="D43" t="s">
         <v>138</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>26</v>
       </c>
       <c r="G43">
-        <v>2066.12</v>
+        <v>1239.67</v>
       </c>
       <c r="H43">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="I43" t="s">
         <v>139</v>
       </c>
       <c r="J43" t="s">
         <v>28</v>
       </c>
       <c r="K43" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="L43" t="s">
         <v>28</v>
       </c>
       <c r="M43" t="s">
         <v>28</v>
       </c>
       <c r="N43" t="s">
         <v>30</v>
       </c>
       <c r="O43">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>12</v>
+      </c>
+      <c r="P43">
+        <v>202.46</v>
+      </c>
+      <c r="Q43">
+        <v>244.98</v>
+      </c>
+      <c r="R43">
+        <v>244.98</v>
       </c>
       <c r="S43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44" t="s">
         <v>141</v>
       </c>
       <c r="E44" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
       <c r="G44">
-        <v>1487.6</v>
+        <v>2066.12</v>
       </c>
       <c r="H44">
-        <v>1800</v>
+        <v>2500</v>
       </c>
       <c r="I44" t="s">
         <v>142</v>
       </c>
       <c r="J44" t="s">
         <v>28</v>
       </c>
       <c r="K44" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="L44" t="s">
         <v>28</v>
       </c>
       <c r="M44" t="s">
         <v>28</v>
       </c>
       <c r="N44" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="O44">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="P44" t="s">
         <v>28</v>
       </c>
       <c r="Q44" t="s">
         <v>28</v>
       </c>
       <c r="R44" t="s">
         <v>28</v>
       </c>
       <c r="S44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C45" t="s">
         <v>143</v>
       </c>
       <c r="D45" t="s">
         <v>144</v>
       </c>
       <c r="E45" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
       <c r="G45">
-        <v>4132.2299999999996</v>
+        <v>1487.6</v>
       </c>
       <c r="H45">
-        <v>5000</v>
+        <v>1800</v>
       </c>
       <c r="I45" t="s">
         <v>145</v>
       </c>
       <c r="J45" t="s">
         <v>28</v>
       </c>
       <c r="K45" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L45" t="s">
         <v>28</v>
       </c>
       <c r="M45" t="s">
         <v>28</v>
       </c>
       <c r="N45" t="s">
         <v>37</v>
       </c>
       <c r="O45">
         <v>12</v>
       </c>
       <c r="P45" t="s">
         <v>28</v>
       </c>
       <c r="Q45" t="s">
         <v>28</v>
       </c>
       <c r="R45" t="s">
         <v>28</v>
       </c>
       <c r="S45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>21</v>
       </c>
       <c r="B46" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46" t="s">
         <v>147</v>
       </c>
       <c r="E46" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F46" t="s">
         <v>26</v>
       </c>
       <c r="G46">
-        <v>3305.79</v>
+        <v>4132.2299999999996</v>
       </c>
       <c r="H46">
-        <v>4000</v>
+        <v>5000</v>
       </c>
       <c r="I46" t="s">
         <v>148</v>
       </c>
       <c r="J46" t="s">
         <v>28</v>
       </c>
       <c r="K46" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L46" t="s">
         <v>28</v>
       </c>
       <c r="M46" t="s">
         <v>28</v>
       </c>
       <c r="N46" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="O46">
         <v>12</v>
       </c>
-      <c r="P46" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="P46">
+        <v>940</v>
+      </c>
+      <c r="Q46">
+        <v>940</v>
       </c>
       <c r="R46" t="s">
         <v>28</v>
       </c>
       <c r="S46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C47" t="s">
+        <v>149</v>
+      </c>
+      <c r="D47" t="s">
         <v>150</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
+        <v>25</v>
+      </c>
+      <c r="F47" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47">
+        <v>3305.79</v>
+      </c>
+      <c r="H47">
+        <v>4000</v>
+      </c>
+      <c r="I47" t="s">
         <v>151</v>
       </c>
-      <c r="E47" t="s">
-[...11 lines deleted...]
-      <c r="I47" t="s">
+      <c r="J47" t="s">
+        <v>28</v>
+      </c>
+      <c r="K47" t="s">
+        <v>29</v>
+      </c>
+      <c r="L47" t="s">
+        <v>28</v>
+      </c>
+      <c r="M47" t="s">
+        <v>28</v>
+      </c>
+      <c r="N47" t="s">
         <v>152</v>
       </c>
-      <c r="J47" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O47">
         <v>12</v>
       </c>
-      <c r="P47" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P47">
+        <v>2650</v>
+      </c>
+      <c r="Q47">
+        <v>3206.5</v>
+      </c>
+      <c r="R47">
+        <v>3206.5</v>
       </c>
       <c r="S47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>21</v>
       </c>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48" t="s">
         <v>154</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F48" t="s">
         <v>26</v>
       </c>
       <c r="G48">
-        <v>5785.12</v>
+        <v>826.45</v>
       </c>
       <c r="H48">
-        <v>7000</v>
+        <v>1000</v>
       </c>
       <c r="I48" t="s">
         <v>155</v>
       </c>
       <c r="J48" t="s">
         <v>28</v>
       </c>
       <c r="K48" t="s">
         <v>36</v>
       </c>
       <c r="L48" t="s">
         <v>28</v>
       </c>
       <c r="M48" t="s">
         <v>28</v>
       </c>
       <c r="N48" t="s">
         <v>44</v>
       </c>
       <c r="O48">
         <v>12</v>
       </c>
-      <c r="P48" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P48">
+        <v>108.5</v>
+      </c>
+      <c r="Q48">
+        <v>108.5</v>
+      </c>
+      <c r="R48">
+        <v>108.5</v>
       </c>
       <c r="S48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>21</v>
       </c>
       <c r="B49" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49" t="s">
         <v>157</v>
       </c>
       <c r="E49" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
       <c r="G49">
-        <v>7438.02</v>
+        <v>5785.12</v>
       </c>
       <c r="H49">
-        <v>9000</v>
+        <v>7000</v>
       </c>
       <c r="I49" t="s">
         <v>158</v>
       </c>
       <c r="J49" t="s">
         <v>28</v>
       </c>
       <c r="K49" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="L49" t="s">
         <v>28</v>
       </c>
       <c r="M49" t="s">
         <v>28</v>
       </c>
       <c r="N49" t="s">
         <v>44</v>
       </c>
       <c r="O49">
         <v>12</v>
       </c>
       <c r="P49" t="s">
         <v>28</v>
       </c>
       <c r="Q49" t="s">
         <v>28</v>
       </c>
       <c r="R49" t="s">
         <v>28</v>
       </c>
       <c r="S49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>21</v>
       </c>
       <c r="B50" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
         <v>160</v>
       </c>
       <c r="E50" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
       <c r="G50">
-        <v>8264.4599999999991</v>
+        <v>7438.02</v>
       </c>
       <c r="H50">
-        <v>10000</v>
+        <v>9000</v>
       </c>
       <c r="I50" t="s">
         <v>161</v>
       </c>
       <c r="J50" t="s">
         <v>28</v>
       </c>
       <c r="K50" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="L50" t="s">
         <v>28</v>
       </c>
       <c r="M50" t="s">
         <v>28</v>
       </c>
       <c r="N50" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O50">
         <v>12</v>
       </c>
       <c r="P50" t="s">
         <v>28</v>
       </c>
       <c r="Q50" t="s">
         <v>28</v>
       </c>
       <c r="R50" t="s">
         <v>28</v>
       </c>
       <c r="S50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>22</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51" t="s">
+        <v>123</v>
+      </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
+      <c r="F51" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51">
+        <v>12314.05</v>
+      </c>
+      <c r="H51">
+        <v>14900</v>
+      </c>
+      <c r="I51" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
       <c r="J51" t="s">
         <v>28</v>
       </c>
       <c r="K51" t="s">
         <v>29</v>
       </c>
       <c r="L51" t="s">
         <v>28</v>
       </c>
       <c r="M51" t="s">
         <v>28</v>
       </c>
       <c r="N51" t="s">
         <v>37</v>
       </c>
       <c r="O51">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="P51" t="s">
         <v>28</v>
       </c>
       <c r="Q51" t="s">
         <v>28</v>
       </c>
       <c r="R51" t="s">
         <v>28</v>
       </c>
       <c r="S51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C52" t="s">
         <v>164</v>
       </c>
       <c r="D52" t="s">
         <v>165</v>
       </c>
       <c r="E52" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>26</v>
       </c>
       <c r="G52">
-        <v>3719.01</v>
+        <v>8264.4599999999991</v>
       </c>
       <c r="H52">
-        <v>4500</v>
+        <v>10000</v>
       </c>
       <c r="I52" t="s">
         <v>166</v>
       </c>
       <c r="J52" t="s">
         <v>28</v>
       </c>
       <c r="K52" t="s">
         <v>36</v>
       </c>
       <c r="L52" t="s">
         <v>28</v>
       </c>
       <c r="M52" t="s">
         <v>28</v>
       </c>
       <c r="N52" t="s">
         <v>37</v>
       </c>
       <c r="O52">
         <v>12</v>
       </c>
-      <c r="P52" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="P52">
+        <v>1975.11</v>
+      </c>
+      <c r="Q52">
+        <v>2129.42</v>
+      </c>
+      <c r="R52">
+        <v>2129.02</v>
       </c>
       <c r="S52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
         <v>167</v>
       </c>
       <c r="D53" t="s">
         <v>168</v>
       </c>
       <c r="E53" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
       <c r="G53">
-        <v>2314.0500000000002</v>
+        <v>1652.89</v>
       </c>
       <c r="H53">
-        <v>2800</v>
+        <v>2000</v>
       </c>
       <c r="I53" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="J53" t="s">
         <v>28</v>
       </c>
       <c r="K53" t="s">
         <v>29</v>
       </c>
       <c r="L53" t="s">
         <v>28</v>
       </c>
       <c r="M53" t="s">
         <v>28</v>
       </c>
       <c r="N53" t="s">
         <v>37</v>
       </c>
       <c r="O53">
         <v>12</v>
       </c>
       <c r="P53" t="s">
         <v>28</v>
       </c>
       <c r="Q53" t="s">
         <v>28</v>
       </c>
       <c r="R53" t="s">
         <v>28</v>
       </c>
       <c r="S53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A54" s="2"/>
-[...5 lines deleted...]
-      <c r="G54" s="2" t="s">
+      <c r="A54" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" t="s">
+        <v>32</v>
+      </c>
+      <c r="C54" t="s">
+        <v>169</v>
+      </c>
+      <c r="D54" t="s">
         <v>170</v>
       </c>
-      <c r="H54" s="2" t="s">
+      <c r="E54" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54">
+        <v>3719.01</v>
+      </c>
+      <c r="H54">
+        <v>4500</v>
+      </c>
+      <c r="I54" t="s">
         <v>171</v>
       </c>
-      <c r="I54" s="2"/>
-[...6 lines deleted...]
-      <c r="P54" s="2" t="s">
+      <c r="J54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K54" t="s">
+        <v>36</v>
+      </c>
+      <c r="L54" t="s">
+        <v>28</v>
+      </c>
+      <c r="M54" t="s">
+        <v>28</v>
+      </c>
+      <c r="N54" t="s">
+        <v>37</v>
+      </c>
+      <c r="O54">
+        <v>12</v>
+      </c>
+      <c r="P54">
+        <v>780.66</v>
+      </c>
+      <c r="Q54">
+        <v>944.6</v>
+      </c>
+      <c r="R54">
+        <v>944.6</v>
+      </c>
+      <c r="S54" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B55" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" t="s">
         <v>172</v>
       </c>
-      <c r="Q54" s="2" t="s">
-[...5 lines deleted...]
-      <c r="S54" s="2"/>
+      <c r="D55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" t="s">
+        <v>26</v>
+      </c>
+      <c r="G55">
+        <v>2314.0500000000002</v>
+      </c>
+      <c r="H55">
+        <v>2800</v>
+      </c>
+      <c r="I55" t="s">
+        <v>174</v>
+      </c>
+      <c r="J55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K55" t="s">
+        <v>29</v>
+      </c>
+      <c r="L55" t="s">
+        <v>28</v>
+      </c>
+      <c r="M55" t="s">
+        <v>28</v>
+      </c>
+      <c r="N55" t="s">
+        <v>37</v>
+      </c>
+      <c r="O55">
+        <v>12</v>
+      </c>
+      <c r="P55">
+        <v>50.76</v>
+      </c>
+      <c r="Q55">
+        <v>61.43</v>
+      </c>
+      <c r="R55">
+        <v>31.43</v>
+      </c>
+      <c r="S55" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q56" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="R56" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="S56" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:S4" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pirkimai</vt:lpstr>